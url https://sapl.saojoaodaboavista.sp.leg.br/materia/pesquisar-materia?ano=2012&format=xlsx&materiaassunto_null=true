--- v1 (2026-03-13)
+++ v2 (2026-05-21)
@@ -36,68 +36,95 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>6302</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Vanderlei Borges de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÓDIGO DISCIPLINAR DOS SERVIDORES PÚBLICOS </t>
+  </si>
+  <si>
+    <t>6303</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>ESTATUTO DOS SERVIDORES PÚBLICOS</t>
+  </si>
+  <si>
     <t>7299</t>
   </si>
   <si>
-    <t>2012</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>BRDC</t>
   </si>
   <si>
     <t>Balancete  Despesa e Receita da Câmara Municipal</t>
   </si>
   <si>
-    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>BALANCETE DA RECEITA E DA DESPESA DA CÂMARA MUNICIPAL DO MÊS DE JANEIRO DO ANO DE 2012</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>BALANCETE DA RECEITA E DA DESPESA DA CÂMARA MUNICIPAL DO MÊS DE FEVEREIRO DO ANO DE 2012</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>BALANCETE DA RECEITA E DA DESPESA DA CÂMARA MUNICIPAL DO MÊS DE MARÇO DO ANO DE 2012</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>4</t>
@@ -165,90 +192,63 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>BALANCETE DA RECEITA E DA DESPESA DA CÂMARA MUNICIPAL DO MÊS DE NOVEMBRO DO ANO DE 2012</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>BALANCETE DA RECEITA E DA DESPESA REF. DEZEMBRO DE 2012</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>BCONP</t>
   </si>
   <si>
     <t>Balanço Contábil Prefeitura Mun. e Consolidado</t>
   </si>
   <si>
-    <t>Vanderlei Borges de Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodaboavista.sp.leg.br/media/./sapl/public/materialegislativa/2012/6947/6947_texto_integral.pdf</t>
   </si>
   <si>
     <t>BALANÇO CONTÁBIL DA PREFEITURA MUNICIPAL DO ANO DE 2012</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>BALANCETES DA RECEITA E DESPESA DA PREFEITURA E CONSOLIDADOS, REFERENTE AOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO DE 2012. O SENHOR 1º. SECRETÁRIO INFORMA QUE O PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO, É MAJORITÁRIO FAVORÁVEL AO SEU ARQUIVAMENTO. LIDO O PARECER O SENHOR PRESIDENTE COLOCA O MESMO EM DELIBERAÇÃO.</t>
-  </si>
-[...22 lines deleted...]
-    <t>ESTATUTO DOS SERVIDORES PÚBLICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -552,51 +552,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/./sapl/public/materialegislativa/2012/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/./sapl/public/materialegislativa/2012/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -614,409 +614,409 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>59</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" t="s">
         <v>63</v>
       </c>
-      <c r="D17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>