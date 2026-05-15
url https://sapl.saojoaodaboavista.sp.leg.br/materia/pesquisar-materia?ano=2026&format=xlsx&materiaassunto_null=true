--- v0 (2026-01-27)
+++ v1 (2026-05-15)
@@ -10,293 +10,7139 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5638" uniqueCount="2355">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>28449</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Alexandre Sassarão, Carioca, Leandro Thomazini, Luiz Paraki, Tomé</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28449/projeto.emenda.lei.organica.01.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o §7º ao Art. 132-A da Lei Orgânica do Município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28084</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>Vanderlei Borges de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28084/pl.executivo.01.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo de Interesse Turístico para Bares e Restaurantes no Município de São João da Boa Vista/SP, estabelece critérios para sua concessão, funcionamento, fiscalização e cancelamento, e dá outras providências..</t>
+  </si>
+  <si>
+    <t>27995</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27995/pl.executivo.03.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei nº 5.452, de 23 de maio de 2025, e preserva os efeitos dos atos administrativos praticados durante sua vigência.</t>
+  </si>
+  <si>
+    <t>27996</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27996/pl.executivo.04.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de São João da Boa Vista a conceder, mediante processo licitatório, o direito real de uso do Sistema de Lazer do Jardim Sol Nascente e parte delimitada do Campo de Futebol “Américo Guerreiro”, com contrapartidas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28085</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28085/pl.executivo.05.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a formalização de Acordo de Cooperação para viabilizar o uso de equipamentos e veículos à Organização da Sociedade Civil Lar Vicentino São José - Obra Unida da Sociedade São Vicente de Paulo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28089</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28089/pl.executivo.07.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei nº 309, de 26 de junho de 1990, que dispõe sobre normas para execução de transporte individual de passageiros em veículos de aluguel (táxi) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28149</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28149/pl.executivo.12.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 5.568, de 19 de novembro de 2025, que Reestrutura e renomeia o Conselho Municipal de Cultura de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28151</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28151/pl.executivo.13.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 4.933, de 17 de novembro de 2021, que institui o Conselho Municipal da Comunidade Negra de São João da Boa Vista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28153</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28153/pl.executivo.15.pdf</t>
+  </si>
+  <si>
+    <t>Concede Auxílio provido de recursos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA à Organização da Sociedade Civil Centro de Atendimento ao Adolescente e a Criança com Humanismo - CAACCH e abre crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>28154</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28154/pl.executivo.16.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei nº 1.477, de 28 de dezembro de 2.004 - Código de Edificações.</t>
+  </si>
+  <si>
+    <t>28310</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28310/pl.executivo.17.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de espaço público da Cidade das Artes, no Município de São João da Boa Vista - SP.</t>
+  </si>
+  <si>
+    <t>28311</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28311/pl.executivo.18_-_requerimento_de_urgencia_02.pdf</t>
+  </si>
+  <si>
+    <t>Concede remissão do Imposto Predial e Territorial Urbano - IPTU e da Contribuição de Iluminação Pública - CIP, para imóveis comprovadamente afetados pelas enchentes provocadas pelas chuvas ocorridas no Município de São João da Boa Vista, institui o respectivo processo administrativo de habilitação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28411</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28411/pl.executivo.19.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Bolsa-Preceptoria no âmbito do Centro Universitário das Faculdades Associadas de Ensino – FAE com o fim de promover o desenvolvimento do processo ensino-aprendizagem na rede Básica de Saúde Municipal.</t>
+  </si>
+  <si>
+    <t>28412</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28412/pl.executivo.20_-_req_urg.03.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os valores de transferência pelo Município ao CONDERG - Consórcio de Desenvolvimento de Região de Governo de São João da Boa Vista para os fins de assegurar a igualdade de associação, de acordo com a proporcionalidade de utilização dos serviços, assim como a manutenção do equilíbrio financeiro da entidade.</t>
+  </si>
+  <si>
+    <t>28482</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28482/pl.executivo.21-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Reclassifica o cargo de Assistente de Desenvolvimento da Infância, constante da tabela "A" do anexo I da Lei nº 670, de 22 de maio de 1992.</t>
+  </si>
+  <si>
+    <t>28477</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28477/autografo.34.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Festival de Música Brasileira de São João da Boa Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28478</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28478/pl.executivo.24.pdf</t>
+  </si>
+  <si>
+    <t>Concede remissão de tributos municipais para pessoas jurídicas e contribuintes individuais cujo imóvel tenha sido comprovadamente afetado por enchentes no Município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28597</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28597/pl.executivo.25.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de São João da Boa Vista a conceder prêmios em dinheiro, bem como a outorgar troféus aos participantes dos Concurso de Dança Junina, Concurso de Cartuchos de Doces Juninos e Concurso de Fotografia a serem realizados no mês de Junho de 2026.</t>
+  </si>
+  <si>
+    <t>28661</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28661/pl.executivo.26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do § 4º do Art. 3º da Lei nº 4.794, de 1º de fevereiro de 2021, que institui o banco de horas dos servidores públicos de Prefeitura Municipal de São João da Boa Vista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28662</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28662/pl.executivo.27.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Centro Universitário das Faculdades Associadas de Ensino - FAE  a conceder descontos sobre multa contratual e juros moratórios oriundos de mensalidades e acordos escolares inscritos em dívida ativa.</t>
+  </si>
+  <si>
+    <t>28663</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28663/pl.executivo.28.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Centro Universitário das Faculdades Associadas de Ensino- FAE a celebrar termo de cooperação técnica com a Santa Casa de MIsericórdia " Dona Carolina Malheiros" com o fim de aprimorar o ambiente hospitalar em condições de ofertar campo de prática suficiente e de qualidade para a formação médica.</t>
+  </si>
+  <si>
+    <t>27994</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27994/pl.executivo.02_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 4.618, de 09 de janeiro de 2020, que institui o Fundo Municipal de Saneamento Ambiental e de Infraestrutura - FMSAI, para incluir a possibilidade de aquisição de equipamentos, veículos e bens permanentes necessários à execução das ações do Fundo.</t>
+  </si>
+  <si>
+    <t>28088</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do cargo em Comissão de Coordenador de Assuntos Institucionais e Normativos da Educação no Anexo II e a extinção de vacâncias no Anexo I, da Lei nº 670, de 22 de maio de 1992 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28090</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28090/pl.executivo.08_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do §3º do Art. 116-A da Lei 656, de 28 de abril de 1992 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28091</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28091/pl.executivo.09__-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.751, de 03 de dezembro de 2014, para dispor sobre a alteração da nomenclatura e adequação dos requisitos e as atribuições do cargo em comissão de Assessor de Relações Públicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28092</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28092/pl.executivo.10_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Prêmio-Aposentadoria, para os servidores públicos do Instituto de Previdência dos Servidores Públicos do Município de São João da Boa Vista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>27997</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27997/pl.executivo.11_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste nos vencimentos dos servidores da Prefeitura Municipal e de suas Autarquias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28152</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28152/pl.executivo.14_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Cria 02 (duas) vagas do cargo de Contador, 03 (três) vagas do cargo de Agente Administrativo, constantes da Tabela C e 04 (quatro) vagas do cargo de Auxiliar Administrativo, constantes da Tabela B, do Anexo I da Lei nº 670, de 22 de maio de 1992. Extingue 02 (duas) vagas do cargo de Médico Plantonista Horista, constante da Tabela C; 01 (uma) vaga do cargo de Coveiro e 01 (uma) vaga do cargo de Servente, constantes da Tabela A, do Anexo I da Lei nº 670, de 22 de maio de 1992. Extingue 02 (duas) vagas do cargo de Professor de Desenvolvimento da Educação Básica, constante do Anexo I da Lei nº 4.378, de 23 de outubro de 2018, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28475</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28475/pl.executivo.21_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Reclassifica o cargo de Assistente de Desenvolvimento da Infância, constante da tabela “A” do anexo I da Lei nº 670, de 22 de maio de 1992.</t>
+  </si>
+  <si>
+    <t>28476</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28476/pl.executivo.22-_complementar.-_of.executivo.154.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de adicional de insalubridade/periculosidade aos servidores da Administração Direta do Município de São João da Boa Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28309</t>
+  </si>
+  <si>
+    <t>SUBST</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28309/pl.executivo.06_-_complementar_-__substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do cargo em comissão de Coordenador de Assuntos Institucionais e Normativos da Educação no Anexo II e a extinção de vacâncias no Anexo I, da Lei nº 670, de 22 de maio de 1992 e dá outras providências.</t>
+  </si>
+  <si>
     <t>27964</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Oficio do Executivo</t>
   </si>
   <si>
-    <t>Vanderlei Borges de Carvalho</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27964/of.executivo.01.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27964/of.executivo.01.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Requerimento nº 630/2025, de autoria da Vereadora Professora Hellen.</t>
   </si>
   <si>
     <t>27965</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27965/of.executivo.02.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Requerimento nº 692/2025, de autoria do Vereador Nei da Farmácia.</t>
   </si>
   <si>
     <t>27966</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27966/of.executivo.03.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27966/of.executivo.03.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Requerimento nº 687/2025, de autoria do Vereador Carioca.</t>
   </si>
   <si>
     <t>27967</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27967/of.executivo.04.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27967/of.executivo.04.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Requerimento nº 691/2025, de autoria do Vereador Nei da Farmácia.</t>
   </si>
   <si>
     <t>27968</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27968/of.executivo.05.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27968/of.executivo.05.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Requerimento nº 621/2025, de autoria do Vereador Leandro Thomazini.</t>
   </si>
   <si>
     <t>27969</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27969/of.executivo.06.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27969/of.executivo.06.pdf</t>
   </si>
   <si>
     <t>Agradece o convite para participar da Sessão Solene de Posse dos novos Vereadores.</t>
   </si>
   <si>
     <t>27970</t>
   </si>
   <si>
-    <t>7</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27970/of.executivo.07.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Ofício de Gabinete do Vereador nº 373/2025, de autoria do Vereador Leandro Thomazini.</t>
   </si>
   <si>
     <t>27971</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27971/of.executivo.08.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27971/of.executivo.08.pdf</t>
   </si>
   <si>
     <t>Encaminha pedido de inclusão dos Projetos de Lei que especifica na Sessão Extraordinária de 26 de janeiro de 2026.</t>
   </si>
   <si>
+    <t>28044</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28044/of.executivo.09.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 011/2026, de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28045</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28045/of.executivo.10.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 09/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28048</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28048/of.executivo.11.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 1/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28050</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28050/of.executivo.12.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 04/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28053</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28053/of.executivo.13.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 03/2025, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28055</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28055/of.executivo.14.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 616/2025, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28116</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28116/of.executivo.15.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Veto total às emendas modificativa e aditiva apresentadas e aprovadas pelo Legislativo ao Autógrafo nº 01/2026, que versa sobre o Projeto de Lei do Executivo nº 124/2025 -  que "Dispõe sobre as alterações do sistema previdenciário municipal, regula as aposentadorias e pensões por morte concedidas pelo Instituto de Previdência dos Servidores Públicos do Município de São João da Boa Vista, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>28057</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28057/of.executivo.16.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 14/2026, de autoria dos Vereadores Carioca e Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28058</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28058/of.executivo.18.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador n° 13/2026 de autoria do Vereador Luiz Paraki e Carioca.</t>
+  </si>
+  <si>
+    <t>28059</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28059/of.executivo.19.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador n° 15/2026 de autoria dos Vereadores Luiz Paraki e Carioca.</t>
+  </si>
+  <si>
+    <t>28061</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28061/of.executivo.20.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador n° 23/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28063</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28063/of.executivo.21.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador n° 02/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>27992</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27992/of.executivo.22.pdf</t>
+  </si>
+  <si>
+    <t>Convoca a Câmara Municipal para reunir-se extraordinariamente em 12 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28117</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28117/of.executivo.20.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. vereador n° 16/2026 de autoria do Vereador Carioca e Paraki.</t>
+  </si>
+  <si>
+    <t>28118</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28118/of.executivo.24.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. vereador n° 21/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28119</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28119/of.executivo.25.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. vereador n° 20/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28120</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28120/of.executivo.26.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. vereador n° 05/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28121</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28121/of.executivo.27.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. vereador n° 29/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28122</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28122/of.executivo.29.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 625/2025, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28123</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28123/of.executivo.30.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 685/2025, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28124</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28124/of.executivo.31.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 32/2026, de autoria da Vereadora Dayse Ciacco.</t>
+  </si>
+  <si>
+    <t>28125</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28125/of.executivo.32.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 33/2026, de autoria da Vereadora Dayse Ciacco.</t>
+  </si>
+  <si>
+    <t>28126</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28126/of.executivo.33.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 34/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28162</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28162/of.executivo.34.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Plano de Trabalho referente à Emenda Parlamentar oriunda da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28163</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28163/of.executivo.35.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Plano de Trabalho referente à Emenda Parlamentar oriunda da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28164</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28164/of.executivo.36.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 12/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28165</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28165/of.executivo.37.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 18/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28166</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28166/of.executivo.38.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 44/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28167</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28167/of.executivo.39.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 690/2025, de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28168</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício da Presidência nº 09/2026.</t>
+  </si>
+  <si>
+    <t>28261</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28261/of.executivo.43.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 04/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28262</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28262/of.executivo.44.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 16/2026 de autoria da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28263</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28263/of.executivo.45.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 694/2025 de autoria do Vereador Carioca..</t>
+  </si>
+  <si>
+    <t>28264</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28264/of.executivo.47.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 02/2026, de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28299</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28299/of.executivo.48.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha versão retificada da justificativa do Projeto de Lei do Executivo nº 16/2026.</t>
+  </si>
+  <si>
+    <t>28265</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28265/of.executivo.49.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta à Indicação nº 003/2026, de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28316</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28316/of.executivo.50.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. do Presidente nº 18/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28317</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28317/of.executivo.51.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 07/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28318</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28318/of.executivo.52.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 05/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28319</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28319/of.executivo.53.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 21/2026 de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28320</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28320/of.executivo.54.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador nº 46/2026 de autoria da Vereadora Dayse.</t>
+  </si>
+  <si>
+    <t>28321</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28321/of.executivo.55.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 044/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28322</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28322/of.executivo.56.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 663/2025, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28323</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28323/of.executivo.57.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 031/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28324</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28324/of.executivo.58.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 038/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28325</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28325/of.executivo.59.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 047/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28326</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28326/of.executivo.60.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 45/2026, de autoria da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28327</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28327/of.executivo.61.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 37/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28328</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28328/of.executivo.62.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 26/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28329</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28329/of.executivo.63.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 06/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28330</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28330/of.executivo.64.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 28/2026 de autoria do Vereador Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28331</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28331/of.executivo.65.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 048/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28371</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28371/of.executivo.66.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Pres. n° 14/2026 de autoria do Presidente Carioca.</t>
+  </si>
+  <si>
+    <t>28372</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28372/of.executivo.67.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador n° 28/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28373</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28373/of.executivo.68.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Of. Gab. Vereador n° 26/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28414</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28414/of.executivo.69.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício de Gabinete do Vereador nº 24/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28415</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28415/of.executivo.70.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 67/2026, de autoria do Vereador João Luis Moretto.</t>
+  </si>
+  <si>
+    <t>28416</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28416/of.executivo.71.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 32/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28417</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28417/of.executivo.72.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 27/2026, de autoria do Vereador Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28421</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28421/of.executivo.73.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 056/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28418</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28418/of.executivo.74.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 49/2026, de autoria do Vereador Alexandre Sassarão.</t>
+  </si>
+  <si>
+    <t>28419</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28419/of.executivo.75.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 050/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28420</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28420/of.executivo.76.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 42/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28422</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28422/of.executivo.77.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 052/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28423</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28423/of.executivo.78.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Presidente nº 19/2026.</t>
+  </si>
+  <si>
+    <t>28692</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício Diverso nº 31/2026, de autoria da Comissão de Justiça e Redação._x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+ASSUNTO: INFORMAÇÕES SOBRE O STATUS DO PROCESSO ADMINISTRATIVO DOS PROJETOS DE CONSTRUÇÃO DAS TORRES DE CELULAR - PL 126/2025.</t>
+  </si>
+  <si>
+    <t>28424</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28424/of.executivo.80.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 09/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28425</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28425/of.executivo.81.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 12/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28426</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28426/of.executivo.82.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 10/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28427</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28427/of.executivo.83.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 58/2026, de autoria dos Vereadores Carioca e Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28428</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28428/of.executivo.84.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 66/2026, de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28429</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28429/of.executivo.85.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 695/2025, de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28430</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28430/of.executivo.86.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 036/2026, de autoria do Vereador Alexandre Sassarão.</t>
+  </si>
+  <si>
+    <t>28431</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28431/of.executivo.87.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 046/2026, de autoria do Vereador Pastor Carlos.</t>
+  </si>
+  <si>
+    <t>28432</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28432/of.executivo.88.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 029/2026, de autoria do Vereador Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28433</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28433/of.executivo.90.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha veto ao Autógrafo nº 22/2026, que “Dispõe sobre a transparência ativa e o controle social na execução dos serviços de zeladoria urbana e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>28447</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28447/of.executivo.91.pdf</t>
+  </si>
+  <si>
+    <t>Comunica que, no dia 10 de abril ás 09h30 , será realizada Audiência Pública destinada à apresentação dos relatórios financeiros e operacionais da saúde relativos ao 3° quadrimestre de 2025.</t>
+  </si>
+  <si>
+    <t>28448</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28448/of.executivo.92.pdf</t>
+  </si>
+  <si>
+    <t>Comunica que, no dia 10 de abril ás 09h , será realizada Audiência Pública destinada à apresentação das metas fiscais referentes ao 3° quadrimestre de 2025.</t>
+  </si>
+  <si>
+    <t>28483</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28483/of.executivo.93.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 82/2026 de autoria da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28484</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28484/of.executivo.94.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 59/2026, de autoria da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28485</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28485/of.executivo.95.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 81/2026 de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28486</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28486/of.executivo.96.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 40/2026, de autoria dos Vereadores Tomé, Walquíria Oliveira e Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28487</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28487/of.executivo.97.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 68/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28488</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28488/of.executivo.98.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 65/2026, de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28489</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28489/of.executivo.99.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 30/2026, de autoria do Vereador Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28490</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28490/of.executivo.100.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 51/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28491</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28491/of.executivo.101.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 34/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28492</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28492/of.executivo.102.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 70/2026, de autoria do Vereador Tarcísio Munhoz.</t>
+  </si>
+  <si>
+    <t>28493</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28493/of.executivo.103.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 43/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28494</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28494/of.executivo.104.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 77/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28495</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28495/of.executivo.105.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 71/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28496</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28496/of.executivo.106.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 78/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28497</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28497/of.executivo.107.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 75/2026, de autoria da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28498</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28498/of.executivo.108.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 01/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28499</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28499/of.executivo.109.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 103/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28500</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28500/of.executivo.110.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 18/2026, de autoria da Vereadora Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28501</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28501/of.executivo.111.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 83/2026, de autoria do Vereador Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28502</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28502/of.executivo.112.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 84/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28503</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28503/of.executivo.113.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 93/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28504</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28504/of.executivo.114.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento  nº 041/2026, de autoria dos Vereadores Tomé e Walquíria Oliveria.</t>
+  </si>
+  <si>
+    <t>28505</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28505/of.executivo.115.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento  nº 089/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28506</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28506/of.executivo.116.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 098/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28507</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28507/of.executivo.117.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 020/2026 de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28508</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28508/of.executivo.118.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 096/2026 do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28509</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28509/of.executivo.119.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 035/2026 de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28548</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28548/of.executivo.121.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 19/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28549</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28549/of.executivo.122.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 8/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28550</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28550/of.executivo.124.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 88/2026, de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28547</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28547/of.executivo.126.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 86/2026 da Comissão Permanente de Saúde: Dr. Sabino, Nei da Farmácia e Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28551</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28551/of.executivo.127.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 95/2026 de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28552</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28552/of.executivo.128.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 90/2026 de autoria do Vereador Tomé e Walquíria Oliveira.</t>
+  </si>
+  <si>
+    <t>28553</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28553/of.executivo.129.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 22/2026 de autoria do Vereador João Luis Moretto.</t>
+  </si>
+  <si>
+    <t>28554</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28554/of.executivo.130.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 62/2026 de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28555</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28555/of.executivo.131.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 93/2026 de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28556</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28556/of.executivo.134.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício de Gabinete do Vereador nº 86/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28557</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28557/of.executivo.135.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 91/2026, de autoria do vereador Alexandre Sassarão.</t>
+  </si>
+  <si>
+    <t>28558</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28558/of.executivo.136.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 79/2026, de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28559</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28559/of.executivo.137.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 11/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28560</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28560/of.executivo.138.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 99/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28573</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28573/of.executivo.139_-_pl.legislativo.05.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha VETO INTEGRAL ao Autógrafo nº 25/2026, que Institui a Política Municipal de Destinação Adequada de Resíduos Eletroeletrônicos e cria o Programa Municipal ‘ReciclaTec’ no município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28561</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28561/of.executivo.140.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício Gabinete Vereador nº 94/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28574</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28574/of.executivo.141_-_pl.legislativo.64.2025_-_of.expediente.209.2025.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha VETO INTEGRAL ao Autógrafo nº 30/2026, que institui no município de São João da Boa Vista o nome ‘TIME SÃO JOÃO’ como identificação oficial a ser utilizada por todas as equipes esportivas vinculadas ao Departamento Municipal de Esportes.</t>
+  </si>
+  <si>
+    <t>28563</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28563/of.executivo.142.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 60/2026, de autoria do Vereador Paraki.</t>
+  </si>
+  <si>
+    <t>28564</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28564/of.executivo.143.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 25/2026, de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28598</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28598/of.executivo.144.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta VETO TOTAL ao Autógrafo nº 28/2026, que institui o Adicional de Qualificação aos servidores do Quadro de Pessoal da Câmara Municipal de São João da Boa Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28622</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28622/of.executivo.145.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 61/2026 de autoria da Vereadora Professora Hellen.</t>
+  </si>
+  <si>
+    <t>28623</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28623/of.executivo.146.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 108/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28624</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28624/of.executivo.147.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 114/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28625</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28625/of.executivo.148.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 116/2026, de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28626</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28626/of.executivo.149.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento nº 117/2026, de autoria do Vereador Nei da Farmácia.</t>
+  </si>
+  <si>
+    <t>28628</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28628/of.executivo.150.pdf</t>
+  </si>
+  <si>
+    <t>Solicita complementação de documentos para Emendas Parlamentares.</t>
+  </si>
+  <si>
+    <t>28629</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28629/of.executivo.151.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 113/2026 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28630</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28630/of.executivo.152.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 125/2026 de autoria do Vereador Tomé.</t>
+  </si>
+  <si>
+    <t>28631</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28631/of.executivo.153.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Requerimento n° 119/2026 de autoria do Vereador Alexandre Sassarão.</t>
+  </si>
+  <si>
+    <t>28685</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28685/of.executivo.154-_pl.executivo.22-_complementar.-.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada do Projeto de Lei Complementar do Executivo nº 22/2026.</t>
+  </si>
+  <si>
+    <t>27998</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27998/pl.legislativo.01_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos subsídios do Prefeito e do Vice-Prefeito do Município de São João da Boa Vista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>27999</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27999/pl.legislativo.02_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste nos vencimentos dos servidores da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28172</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28172/pl.legislativo.03_-_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Adicional de Qualificação aos servidores do Quadro de Pessoal da Câmara Municipal de São João da Boa Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28173</t>
+  </si>
+  <si>
+    <t>Professora Hellen</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28173/pl.legislativo.04.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência ativa e o controle social na execução dos serviços de zeladoria urbana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28298</t>
+  </si>
+  <si>
+    <t>Leandro Thomazini</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28298/pl.legislativo.05.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Destinação Adequada de Resíduos Eletroeletrônicos e cria o Programa Municipal "ReciclaTec" no Município de São João da Boa Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28312</t>
+  </si>
+  <si>
+    <t>Tomé</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28312/pl.legislativo.06.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a estabelecer diretrizes para a implementação de atividades aquáticas adaptadas para crianças e adolescentes com Transtorno do Espectro Autista (TEA) no Município de São João da Boa Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28664</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28664/pl.legislativo.07.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência e a divulgação da listagem de espera de pacientes para consultas, exames e cirurgias.</t>
+  </si>
+  <si>
+    <t>28689</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28689/pl.legislativo.08.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 1º da lei municipal 5477/2025</t>
+  </si>
+  <si>
+    <t>28094</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Luiz Paraki</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28094/projeto.decreto.legislativo.01.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Sanjoanense à Senhora Juciene Medeiros de Moura.</t>
+  </si>
+  <si>
+    <t>28095</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto.decreto.legislativo.02.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio "Mulher Destaque do Ano" à Senhora Alexandra Rodrigues Tristão.</t>
+  </si>
+  <si>
+    <t>28097</t>
+  </si>
+  <si>
+    <t>Carioca</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28097/projeto.decreto.legislativo.03.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Sanjoanense ao Senhor Celso Ubirajara Russomanno.</t>
+  </si>
+  <si>
+    <t>28098</t>
+  </si>
+  <si>
+    <t>Walquíria Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto.decreto.legislativo.04.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio "Mulher Destaque do Ano" à senhora Sara Mohamad Ali Fakih Bernardes.</t>
+  </si>
+  <si>
+    <t>28099</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28099/projeto.decreto.legislativo.05.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio "Mulher Destaque do Ano à Senhora Andréa Costa Mari Venna.</t>
+  </si>
+  <si>
+    <t>28100</t>
+  </si>
+  <si>
+    <t>Nei da Farmácia</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28100/projeto.decreto.legislativo.06.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Sanjoanense ao Senhor Welson Aparecido Donizete Barreto.</t>
+  </si>
+  <si>
+    <t>28101</t>
+  </si>
+  <si>
+    <t>Rafael do Mercado</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto.decreto.legislativo.07.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio "Mulher Destaque do Ano" à senhora Adriane Aparecida Soares.</t>
+  </si>
+  <si>
+    <t>28102</t>
+  </si>
+  <si>
+    <t>Tarcísio Munhoz</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto.decreto.legislativo.08.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio "Mulher Destaque do Ano" à senhora Josiane Oliveira Rocha da Silva Roxo.</t>
+  </si>
+  <si>
+    <t>28103</t>
+  </si>
+  <si>
+    <t>Alexandre Sassarão</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28103/projeto.decreto.legislativo.09.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio Mulher Destaque do Ano à senhora Aparecida de Fátima Assi Coelho.</t>
+  </si>
+  <si>
+    <t>28104</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28104/projeto.decreto.legislativo.10.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio "Mulher Destaque do Ano" à senhora Neusa Maria Jacintho Tupy.</t>
+  </si>
+  <si>
+    <t>28105</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto.decreto.legislativo.11.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio Mulher Destaque do Ano à Senhora Joelty Mathias de Mello Ramires.</t>
+  </si>
+  <si>
+    <t>28130</t>
+  </si>
+  <si>
+    <t>Pastor Carlos</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28130/projeto.decreto.legislativo.12.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Prêmio “Mulher Destaque do Ano” à senhora Roseli de Fatima Severino de Souza.</t>
+  </si>
+  <si>
+    <t>28434</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28434/projeto.decreto.legislativo.13.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Cívico `24 de Junho` ao Colégio Alumni "Templários da Justiça", nº 241.</t>
+  </si>
+  <si>
+    <t>28479</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28479/projeto.decreto.legislativo.14.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Senhor Jeferson Aguiar Martins.</t>
+  </si>
+  <si>
+    <t>28480</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28480/projeto.decreto.legislativo.15.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Cívico ‘24 de Junho’ ao Senhor Jonas Barcellos Escobar Côrrea.</t>
+  </si>
+  <si>
+    <t>28481</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28481/projeto.decreto.legislativo.16.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Cívico ‘24 de Junho’ à Senhora Liliane Aparecida Parreira Bianchini Fileti.</t>
+  </si>
+  <si>
+    <t>28562</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28562/projeto.decreto.legislativo.17.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo à Senhora Angelika Marques Borsari.</t>
+  </si>
+  <si>
+    <t>28565</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28565/projeto.decreto.legislativo.18.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Cívico '24 de Junho' à Senhora Ana Aparecida Aguiar de Andrade.</t>
+  </si>
+  <si>
+    <t>28566</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28566/projeto.decreto.legislativo.19.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Senhor Luís Cassio Campos.</t>
+  </si>
+  <si>
+    <t>28567</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28567/projeto.decreto.legislativo.20.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo a Lorenzo Gazola.</t>
+  </si>
+  <si>
+    <t>28568</t>
+  </si>
+  <si>
+    <t>Dayse Ciacco</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28568/projeto.decreto.legislativo.21.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Cívico '24 de Junho' à senhora Silvia Tereza Ferrante Marcos de Lima.</t>
+  </si>
+  <si>
+    <t>28569</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28569/projeto.decreto.legislativo.22.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Senhor Paulo César Vieira Rosa.</t>
+  </si>
+  <si>
+    <t>28572</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28572/projeto.decreto.legislativo.23.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Cívico '24 de Junho' ao Senhor José Carlos Blazzi.</t>
+  </si>
+  <si>
+    <t>28571</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28571/projeto.decreto.legislativo.24.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo à Senhora Débora Pereira Máximo.</t>
+  </si>
+  <si>
+    <t>28570</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28570/projeto.decreto.legislativo.25.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Senhor João Emanuel Mendes Teixeira.</t>
+  </si>
+  <si>
+    <t>28592</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28592/projeto.decreto.legislativo.26.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Senhor Álvaro Bezerra de Araújo.</t>
+  </si>
+  <si>
+    <t>28593</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28593/projeto.decreto.legislativo.27.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha de Mérito Esportivo ao atleta Gustavo Franco Léo.</t>
+  </si>
+  <si>
+    <t>28594</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28594/projeto.decreto.legislativo.28.pdf</t>
+  </si>
+  <si>
+    <t>Concede medalha de Mérito Cívico ‘24 de junho’ à senhora Izabela Parra Martucci.</t>
+  </si>
+  <si>
+    <t>28595</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28595/projeto.decreto.legislativo.29.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo à Senhora Pâmela Caroline Mançano Cavini.</t>
+  </si>
+  <si>
+    <t>28596</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28596/projeto.decreto.legislativo.30.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Senhor Lucas Moreira Amaro.</t>
+  </si>
+  <si>
+    <t>28128</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Altera a redação do Art. 114 do Regimento Interno da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>28129</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28129/projeto.resolucao.02.pdf</t>
+  </si>
+  <si>
+    <t>Concede licença de 01 (um) dia do cargo de Vereador ao Senhor Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28313</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28313/projeto.resolucao.03.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza os servidores da Secretaria Legislativa da Câmara Municipal a comparecerem à Oficina de capacitação acerca da Lei Geral de Proteção de Dados nos dias 25 e 26 de março, em Poços de Caldas.</t>
+  </si>
+  <si>
+    <t>28445</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28445/projeto.resolucao.04.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de bens patrimoniais móveis à Prefeitura Municipal de São João da Boa Vista para serem utilizados nos Departamentos Municipais, e os bens que não estiverem em condições de uso para que sejam encaminhados para leilão ou descarte.</t>
+  </si>
+  <si>
+    <t>28600</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28600/projeto.resolucao.05.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza os servidores da Secretaria Legislativa da Câmara Municipal a comparecerem ao Curso sobre Comissões Parlamentares de Inquérito e Planejamento Público e Orçamento, promovido pela Escola do Legislativo da Câmara Municipal de Poços de Caldas, em parceria com a Assembleia Legislativa de Minas Gerais, a ser realizado no dia 08 de maio, das 09h às 17h, na sede da Câmara Municipal de Poços de Caldas.</t>
+  </si>
+  <si>
+    <t>28687</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28687/projeto.resolucao.06.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a participação da Câmara Municipal de São João da Boa Vista no 9º CONEXIDADES - ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS, a ser realizado em Campos do Jordão/SP, no período de 15 a 19 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>28688</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28688/projeto.resolucao.07.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o Manual de Procedimentos das Emendas Parlamentares Impositivas, regulamenta sua apresentação, análise e execução no âmbito do Poder Legislativo.</t>
+  </si>
+  <si>
     <t>27949</t>
   </si>
   <si>
     <t>OFVER</t>
   </si>
   <si>
     <t>Ofício ao Vereador</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27949/of.vereador.01.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27949/of.vereador.01.pdf</t>
   </si>
   <si>
     <t>Convoca a Câmara Municipal para a Sessão de Posse dos Vereadores eleitos após o procedimento de retotalização dos votos, bem como para que seja feita a eleição do Vice-Presidente e a designação de membros para as Comissões Permanentes.</t>
   </si>
   <si>
     <t>27963</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27963/of.vereador.02.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27963/of.vereador.02.pdf</t>
   </si>
   <si>
     <t>Convoca os Vereadores para reunirem-se extraordinariamente no dia 26 de janeiro de 2026, às 19h.</t>
   </si>
   <si>
+    <t>28108</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28108/of.vereador.03.pdf</t>
+  </si>
+  <si>
+    <t>ENCAMINHA PARA APRECIAÇÃO O BALANCETE DA RECEITA E DA DESPESA REFERENTE AO MÊS DE JANEIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>28314</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28314/of.vereador.04.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha para apreciação o Balancete da Receita e da Despesa referente ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28315</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28315/of.vereador.05.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha o relatório bimestral da Zeladoria da Câmara Municipal de São João da Boa Vista, relativo aos meses de janeiro e fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28575</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28575/of.vereador.06.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha balancete de receita e despesa referente ao mês de março de 2026.</t>
+  </si>
+  <si>
+    <t>28690</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28690/of.vereador.07.pdf</t>
+  </si>
+  <si>
+    <t>ENCAMINHA PARA APRECIAÇÃO O BALANCETE DA RECEITA E DA DESPESA REFERENTE AO MÊS DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>28691</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28691/of.vereador.08.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha o relatório bimestral da Zeladoria da Câmara Municipal de São João da Boa Vista, relativo aos meses de março e abril de 2026.</t>
+  </si>
+  <si>
+    <t>28010</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28010/mocao.01.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Ordem Internacional do Arco-Íris para Meninas, pela passagem dos 20 (vinte) anos de fundação da Assembleia Ânima nº 23.</t>
+  </si>
+  <si>
+    <t>28012</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28012/mocao.02.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Prof. Santa Rosa.</t>
+  </si>
+  <si>
+    <t>28013</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28013/mocao.03.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações a Dra. Tatiana Coelho de Sampaio pela pesquisa da polilaminina</t>
+  </si>
+  <si>
+    <t>28015</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28015/mocao.04.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Associação Comercial e Industrial pela realização do Carnaval em São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28017</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28017/mocao.05.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações pelo 34º Retiro de Carnaval da Renovação Carismática Católica em São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28018</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28018/mocao.06.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Paróquia Santo Expedito e Nossa Senhora da Consolação.</t>
+  </si>
+  <si>
+    <t>28020</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pela passagem da senhora Cleusa Mara Marques Borsari.</t>
+  </si>
+  <si>
+    <t>28158</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28158/mocao.08.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao Senhor Luís Carlos Domiciano (BIRA) por toda a sua trajetória como Vereador nesta Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>28159</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28159/mocao.09.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao Senhor Rui Nova Onda por toda a sua trajetória como Vereador nesta Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>28160</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28160/mocao.10.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Pesar aos familiares pelo falecimento do Senhor Mateus Abreu Bergonsini.</t>
+  </si>
+  <si>
+    <t>28169</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28169/mocao.11.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações a toda equipe escolar da rede municipal de ensino pela conquista do Selo Ouro no Programa Nacional de Alfabetização.</t>
+  </si>
+  <si>
+    <t>28170</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28170/mocao.12.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao Senhor Toni Marques pelo recebimento do Troféu Sport Fuji, em Casa Branca, como destaque do jornalismo esportivo.</t>
+  </si>
+  <si>
+    <t>28300</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28300/mocao.13.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao jovem João Emanuel Mendes Teixeira pela conquista do título de campeão de BMX em Andradas.</t>
+  </si>
+  <si>
+    <t>28301</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28301/mocao.14.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Pesar à família do senhor Otacílio Rodrigues de Lima, em razão de seu falecimento.</t>
+  </si>
+  <si>
+    <t>28302</t>
+  </si>
+  <si>
+    <t>Aline Luchetta</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28302/mocao.15.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Apelo à Superintendência da Polícia Federal, ao Ministério Público Federal, ao Ministério da Justiça e ao Procurador Geral da República, para avocar a competência das investigações e julgamento do processo que envolve o "Cão Orelha", que foi brutalmente morto na praia de Florianópolis.</t>
+  </si>
+  <si>
+    <t>28303</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28303/mocao.16.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Apoio à Moção de Apelo nº 51/2026 da Assembleia Legislativa do Estado de São Paulo pela Federalização das investigações do "Caso Orelha".</t>
+  </si>
+  <si>
+    <t>28304</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28304/mocao.17.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao Projeto Marias, pelas relevantes ações sociais desenvolvidas em nosso município, especialmente junto às famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>28361</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28361/mocao.18.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações a Deputada Federal Renata Abreu pela indicação de emenda no Ministério da Saúde.</t>
+  </si>
+  <si>
+    <t>28362</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28362/mocao.19.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Pesar à família do senhor Vitorio Menato Domingos (Kafunga), em razão de seu falecimento.</t>
+  </si>
+  <si>
+    <t>28363</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28363/mocao.20.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações à Baque, pelo evento "8M Combate à Violência Contra a Mulher", realizado no dia 08 de março, Dia da Mulher.</t>
+  </si>
+  <si>
+    <t>28364</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28364/mocao.21.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao Departamento de Cultura de São João da Boa Vista pela organização e apresentação da Orquestra USP Filarmônica.</t>
+  </si>
+  <si>
+    <t>28365</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28365/mocao.22.pdf</t>
+  </si>
+  <si>
+    <t>Envia Moção de Congratulações ao Conselho Municipal de Turismo pela iniciativa de buscar construir a Marca Turística de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28407</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28407/mocao.23.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações aos integrantes da Ordem DeMolay de nosso município, em virtude da celebração do Dia do DeMolay, comemorado em 18 de março.</t>
+  </si>
+  <si>
+    <t>28408</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28408/mocao.24.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Delaplastic pelos 53 anos de atividades em São João.</t>
+  </si>
+  <si>
+    <t>28409</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28409/mocao.25.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao SAMU Regional de São João da Boa Vista pelos 14 anos de funcionamento.</t>
+  </si>
+  <si>
+    <t>28450</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28450/mocao.26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Sr. Osmar Rinaldi.</t>
+  </si>
+  <si>
+    <t>28510</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28510/mocao.28.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações ao Cabo PM Rovani e ao Soldado PM André Luiz por terem salvado um bebê no último domingo, dia 05 de abril.</t>
+  </si>
+  <si>
+    <t>28511</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28511/mocao.29.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Deputado Federal Paulo Bilynskyj, pelas Emendas Parlamentares  destinadas ao Município de São João da Boa Vista e pelos relevantes serviços prestados no exercício do mandato parlamentar.</t>
+  </si>
+  <si>
+    <t>28512</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28512/mocao.30.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Deputado Estadual Danilo Balas.</t>
+  </si>
+  <si>
+    <t>28588</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28588/mocao.31.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Moção de Congratulações à Senhora Maria Helena Angelini Santana, esteve à frente do  Departamento de Educação de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28589</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28589/mocao.32.pdf</t>
+  </si>
+  <si>
+    <t>Envia Moção de Congratulações à Laticínio Montezuma pela participação no 4º Mundial do Queijo Brasil.</t>
+  </si>
+  <si>
+    <t>28590</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28590/mocao.33.pdf</t>
+  </si>
+  <si>
+    <t>Envia Moção de Congratulações à Leiteria Santa Paula pela participação no 4º Mundial do Queijo Brasil.</t>
+  </si>
+  <si>
+    <t>28602</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28602/mocao.34.pdf</t>
+  </si>
+  <si>
+    <t>Envia Moção de Congratulações ao grupo terapêutico “Com Elas”, pelos três anos de existência.</t>
+  </si>
+  <si>
+    <t>28632</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28632/mocao.35.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Senhor Norival Quessa.</t>
+  </si>
+  <si>
+    <t>28633</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28633/mocao.36.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Senhor Lindomar Lino Domingos.</t>
+  </si>
+  <si>
+    <t>28634</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28634/mocao.37.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar aos familiares do Senhor Carlos Roberto Martins Sazino.</t>
+  </si>
+  <si>
+    <t>28635</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28635/mocao.38.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Senhor Celso Augusto Francisco.</t>
+  </si>
+  <si>
+    <t>28636</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28636/mocao.39.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Paróquia Santo Expedito e ao Pároco Padre Roberto Donizetti Vicente.</t>
+  </si>
+  <si>
+    <t>28666</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28666/mocao.40.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Rádio Mirante pelo seu 45º aniversário.</t>
+  </si>
+  <si>
+    <t>28667</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28667/mocao.41.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar á família da Sra. Julia da Silva Ferreira.</t>
+  </si>
+  <si>
+    <t>28668</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28668/mocao.42.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar à família do Sr. Tarcísio Terribli.</t>
+  </si>
+  <si>
+    <t>28022</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28022/requerimento.01.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estudos para a instalação de parquinho e de aparelhos de ginástica na praça localizada próxima à guarita da Policia Militar, na Rua Henrique Cabral de Vasconcelos, entre os números 2.260 e 2.310.</t>
+  </si>
+  <si>
+    <t>28023</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28023/requerimento.02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos acerca da viabilidade de conceder passagem livre no semáforo localizado na Praça Governador Armando Sales para o motorista que desejar fazer a conversão no sentido da Praça da Catedral.</t>
+  </si>
+  <si>
+    <t>28028</t>
+  </si>
+  <si>
+    <t>Solicita a criação de Comissão para estudos sobre a execução da Lei Federal nº 15.326, de 6 de janeiro de 2026, no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>28029</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28029/requerimento.04.pdf</t>
+  </si>
+  <si>
+    <t>Solicita as informações que especifica acerca da Unidade de Pronto Atendimento - UPA.</t>
+  </si>
+  <si>
+    <t>28031</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28031/requerimento.05.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, através do Departamento de Saúde, informações referentes a UPA do município.</t>
+  </si>
+  <si>
+    <t>28032</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28032/requerimento.06.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Saúde os recibos de pagamentos referentes aos plantões médicos na UPA e suas respectivas escalas trabalho dos últimos 6 meses.</t>
+  </si>
+  <si>
+    <t>28033</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28033/requerimento.07.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o envio das informações e documentos que especifica em relação à Unidade de Pronto Atendimento - UPA.</t>
+  </si>
+  <si>
+    <t>28034</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28034/requerimento.08.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo providências em relação à estrada velha de São João - Aguai, nas proximidades da fazenda Gerivá.</t>
+  </si>
+  <si>
+    <t>28035</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28035/requerimento.09.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal providências em relação ao alagamento na Rua Luiz Gonzaga de Godoy, especialmente no imóvel nº 247.</t>
+  </si>
+  <si>
+    <t>28036</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28036/requerimento.10.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, através do Departamento de Ambiente,  informações sobre o contrato firmado com a Empresa S4A SERVIÇOS, especialmente no que se refere à prestação de serviços de limpeza urbana no município.</t>
+  </si>
+  <si>
+    <t>28037</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28037/requerimento.11.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a previsão de manutenção da praça Governador Armando Sales no local onde acumula água da chuva, em frente ao lavatório público.</t>
+  </si>
+  <si>
+    <t>28038</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28038/requerimento.12.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo, bem como à SABESP, que sejam tomadas providências urgentes na Rua Mário Prado Mendes Júnior, na altura do nº 380.</t>
+  </si>
+  <si>
+    <t>28039</t>
+  </si>
+  <si>
+    <t>CEAS - EDUCAÇÃO E ASSISTÊNCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28039/requerimento.13.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão Permanente de Educação e Assistência Social requer informações sobre a limpeza e higienização das escolas municipais.</t>
+  </si>
+  <si>
+    <t>28040</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28040/requerimento.14.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o processo de dispensa licitatória nº 1086/2025.</t>
+  </si>
+  <si>
+    <t>28041</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28041/requerimento.15.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a viabilidade de revitalização da pista de caminhada da Avenida Durval Nicolau, incluindo a demarcação de quilometragem ao longo de toda a via</t>
+  </si>
+  <si>
+    <t>28042</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28042/requerimento.16.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Executivo informações a respeito da piscina do CSU do bairro Durval Nicolau.</t>
+  </si>
+  <si>
+    <t>28043</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28043/requerimento.17.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à ELEKTRO a poda de árvore na altura do número 586, da rua Orlando Fracari.</t>
+  </si>
+  <si>
+    <t>28144</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28144/requerimento.18.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo que, em atenção à Lei Federal nº 15.299/2025, se abstenha de multar o cidadão que realizem poda ou remoção de árvores em áreas públicas/particulares se o poder público não responder às solicitações de risco em até 45 dias e sugere a criação de uma lei municipal para se adequar a esta lei federal.</t>
+  </si>
+  <si>
+    <t>28145</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28145/requerimento.19.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o envio do cronograma completo de manutenção das estradas rurais do município.</t>
+  </si>
+  <si>
+    <t>28146</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28146/requerimento.20.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações a respeito do atendimento do Programa "Atividade da Vida Diária" da APAE, tais como: o número de atendidos pelo programa, a lista de espera, previsão de ampliação e valor de repasse a esta Associação.</t>
+  </si>
+  <si>
+    <t>28147</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28147/requerimento.21.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informação acerca da previsão para a colocação de cortinas no Centro de Atendimento Educacional Especializado - CAEE e na EMEB Josué Corso Netto (Zico Corso), bem como solicita providências para amenizar o calor excessivo nestas unidades.</t>
+  </si>
+  <si>
+    <t>28148</t>
+  </si>
+  <si>
+    <t>Moretto</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28148/requerimento.22.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações sobre o contrato da empresa que realizou a pavimentação da estrada vicinal José Ruy de Lima Azevedo.</t>
+  </si>
+  <si>
+    <t>28150</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28150/requerimento.24.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam encaminhadas cópias da íntegra do processo administrativo relativo ao processo de locação do imóvel em que foi instalada a EMEB "Josué Corso Netto" (Zico Corso), bem como do laudo final de vistoria técnica assinada por engenheiro designado pela Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>28188</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28188/requerimento.25.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações referentes ao prazo da construção da praça no Jardim dos Comerciários.</t>
+  </si>
+  <si>
+    <t>28189</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28189/requerimento.26.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Controladoria Geral do Município que preste informações sobre a climatização escolar.</t>
+  </si>
+  <si>
+    <t>28190</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28190/requerimento.27.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo informações sobre as construções dos piscinões e da represa no Município.</t>
+  </si>
+  <si>
+    <t>28191</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28191/requerimento.28.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo informações sobre a geladeira do laboratório municipal.</t>
+  </si>
+  <si>
+    <t>28192</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28192/requerimento.29.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o acionamento da garantia da empresa que fez o prolongamento da Av. Adolfo Domingues.</t>
+  </si>
+  <si>
+    <t>28193</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28193/requerimento.30.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a emissão de carnê de IPTU aos proprietários de imóveis no Jd. Guiomar Novaes, visto que ainda não há infraestrutura no bairro.</t>
+  </si>
+  <si>
+    <t>28194</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28194/requerimento.31.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo parecer ao CAPSi acerca dos profissionais especialistas atuantes e sobre os que ainda estão em falta, bem como sobre o quantitativo de atendimentos em fila de espera.</t>
+  </si>
+  <si>
+    <t>28195</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28195/requerimento.32.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a necessidade e consequente previsão de contratação de equipe de manutenção permanente para atuação exclusiva nas unidades de saúde do município.</t>
+  </si>
+  <si>
+    <t>28196</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento.33.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à SABESP previsão da retirada da caixa inserida na ponte da Rua Campo Sales, que tem obstruído a vazão de água no local.</t>
+  </si>
+  <si>
+    <t>28197</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28197/requerimento.34.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que a Assessora de Desenvolvimento de Políticas Públicas das Grandes Minorias Sociais, promova visitas, caso ainda não o tenha feito, à AVAPED e demais entidades que prestam assistência às pessoas com deficiência</t>
+  </si>
+  <si>
+    <t>28198</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28198/requerimento.35.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo e a Elektro, que seja realizada a poda de arvore localizada na rua Juraci Felisberto de Oliveira, na altura do n° 200.</t>
+  </si>
+  <si>
+    <t>28199</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28199/requerimento.36.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações de como é operado o sistema de comportas no piscinão do bairro Jd. Recanto do Lago.</t>
+  </si>
+  <si>
+    <t>28200</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28200/requerimento.37.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo respostas aos Ofícios do Gabinete do Vereador nº 265/2025 e 86/2025.</t>
+  </si>
+  <si>
+    <t>28201</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28201/requerimento.38.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre o andamento da avaliação do achatamento salarial dos gestores da rede municipal de ensino em face dos devidos repasses de aumento previstos para fevereiro.</t>
+  </si>
+  <si>
+    <t>28202</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28202/requerimento.39.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a exploração de propagandas em espaço público.</t>
+  </si>
+  <si>
+    <t>28203</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28203/requerimento.40.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a viabilidade de disponibilizar um vigia no Centro Social Urbano Luis de Freitas - CSU do Durval.</t>
+  </si>
+  <si>
+    <t>28204</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28204/requerimento.41.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo providências quanto a prestação de informação sobre a isenção de iptu para as vítimas de enchentes e o levantamento dos imóveis atingidos.</t>
+  </si>
+  <si>
+    <t>28205</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28205/requerimento.42.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo estudos para promover melhorias da vazão de água na Rua Eduardo Balestero Brait, mais especificamente na região do n° 107.</t>
+  </si>
+  <si>
+    <t>28206</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28206/requerimento.43.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações sobre a previsão de instalação dos postes de iluminação do CSU José Carlos Colabardini, do bairro Parque dos Resedás.</t>
+  </si>
+  <si>
+    <t>28207</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28207/requerimento.44.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo que informe as providências tomadas para a solução de diversos problemas de zeladoria na EMEB Luiza de Lima Teixeira, no bairro Jardim Lucas Teixeira.</t>
+  </si>
+  <si>
+    <t>28208</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28208/requerimento.45.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações acerca da implantação da Lei Federal nº 15.116/2025, que instituiu o Programa de Reconstrução Dentária para Mulheres Vítimas de Violência Doméstica pelo SUS.</t>
+  </si>
+  <si>
+    <t>28209</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28209/requerimento.46.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, através do departamento competente, informações sobre a ponte da rua Campos Sales.</t>
+  </si>
+  <si>
+    <t>28210</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28210/requerimento.47.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a construção de um busto ou a instalação de uma placa de homenagem ao Monsenhor João José Vieira Ramalho, em local público de destaque no município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28211</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28211/requerimento.48.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, por meio do Departamento Municipal de Saúde, esclarecimentos acerca da falta de medicamentos na rede pública municipal.</t>
+  </si>
+  <si>
+    <t>28212</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28212/requerimento.49.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o escoamento de água da rua João Cassiano Neto, 250, Jd. Santarém.</t>
+  </si>
+  <si>
+    <t>28213</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento.50.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo solicitando informações sobre quais providências estão sendo adotadas pela Prefeitura para resolver o problema da ponte de madeira da Vila Zanetti que está interditada.</t>
+  </si>
+  <si>
+    <t>28214</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28214/requerimento.51.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações acerca do saldo atual do Fundo Municipal de Saneamento Ambiental e de Infraestrutura - FMSAI, instituído pela Lei Complementar nº 4.618, de 09 de janeiro de 2020, bem como pede detalhamento dos investimentos realizados com recursos deste fundo ao longo do ano de 2025.</t>
+  </si>
+  <si>
+    <t>28215</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28215/requerimento.52.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações acerca das ações adotadas em consequência do rompimento da adutora de água e dos danos consequentemente causados à ponte situada na Avenida Presidente João Belchior Marques Goulart.</t>
+  </si>
+  <si>
+    <t>28216</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28216/requerimento.53.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à SABESP informações acerca das ações adotadas em consequência do rompimento da adutora de água e dos danos causados à ponte situada na Avenida Presidente João Belchior Marques Goulart.</t>
+  </si>
+  <si>
+    <t>28284</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28284/requerimento.54.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à ARTESP - Agência de Transporte do Estado de São Paulo, a construção de uma alça viária no trevo do bairro Alegre, sentido Águas da Prata.</t>
+  </si>
+  <si>
+    <t>28285</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28285/requerimento.55.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à ARTESP - Agência de Transporte do Estado de São Paulo, a construção de Alça Viária sentido Pinhal.</t>
+  </si>
+  <si>
+    <t>28286</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28286/requerimento.56.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações e providências acerca do aumento e do controle dos casos de dengue e Covid-19 no município.</t>
+  </si>
+  <si>
+    <t>28287</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28287/requerimento.57.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações do Poder Executivo sobre as ações que estão sendo realizadas para mitigar os danos causados às famílias vítimas das enchentes</t>
+  </si>
+  <si>
+    <t>28288</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28288/requerimento.58.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Delegacia de Polícia, à Delegacia de Defesa da Mulher e ao Plantão Social estudos para viabilizar a atuação em conjunto com o objetivo de efetivar o Programa de Reconstrução Dentária para Mulheres Vítimas de Violência Doméstica pelo SUS, garantida pela Lei Federal nº 15.116/2025.</t>
+  </si>
+  <si>
+    <t>28307</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28307/requerimento.59.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal e ao Departamento Municipal de Saúde, informações e providências urgentes quanto à situação sanitária e estrutural do CAPS AD (Centro de Atenção Psicossocial Álcool e Drogas) situado na Vila Brasil.</t>
+  </si>
+  <si>
+    <t>28289</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28289/requerimento.60.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que avalie a possibilidade de construir uma pista de bicicross no município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28290</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28290/requerimento.61.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações acerca do cumprimento do atendimento prioritário às pessoas com deficiência, nos termos da Lei Federal nº 13.146, de 06 de julho de 2015.</t>
+  </si>
+  <si>
+    <t>28291</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28291/requerimento.62.pdf</t>
+  </si>
+  <si>
+    <t>Reitera solicitação anterior encaminhada através do Requerimento nº 478/2025, solicitando estudos para a transformação de terrenos baldios em praça comunitário que especifica.</t>
+  </si>
+  <si>
+    <t>28292</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28292/requerimento.63.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o andamento das execuções das emendas impositivas dos Vereadores.</t>
+  </si>
+  <si>
+    <t>28375</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28375/requerimento.64.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o não envio da resposta do Requerimento 014/2026, de autoria do Presidente da Câmara, no prazo previsto no artigo 30, inciso XIII da Lei Orgânica do Município.</t>
+  </si>
+  <si>
+    <t>28293</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28293/requerimento.65.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que avalie a possibilidade de retomada das atividades voltadas à terceira idade no CRAS do Jardim Nova República, por meio do uso da quadra EMEB Ziza Andrade.</t>
+  </si>
+  <si>
+    <t>28294</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28294/requerimento.66.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações acerca da contratação de funcionários e funcionárias pelo CONDERG que estavam licenciadas ou de atestado enquanto estavam vinculados à empresa anterior.</t>
+  </si>
+  <si>
+    <t>28295</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28295/requerimento.67.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que avalie a viabilidade de se adquirir prateleiras para a guarda de prontuários de pacientes da Unidade Básica de Saúde do bairro Jardim São Paulo, promovendo, também, a verificação da necessidade deste móvel nas demais unidades de saúde.</t>
+  </si>
+  <si>
+    <t>28296</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28296/requerimento.68.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informação acerca da falta de varredores de rua nas regiões que especifica.</t>
+  </si>
+  <si>
+    <t>28463</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações e providências em relação a Indicação n° 16/2026.</t>
+  </si>
+  <si>
+    <t>28297</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28297/requerimento.70.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo, a realização de estudos para a poda ou corte de árvore localizada na R. Coronel Ernesto de Oliveira, n° 238, no Centro.</t>
+  </si>
+  <si>
+    <t>28333</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28333/requerimento.71.pdf</t>
+  </si>
+  <si>
+    <t>Requer a cópia integral do processo de pagamento referente ao Contrato 006/2025.</t>
+  </si>
+  <si>
+    <t>28334</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28334/requerimento.72.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre as ações realizadas pela Agência de Desenvolvimento.</t>
+  </si>
+  <si>
+    <t>28343</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28343/requerimento.73.pdf</t>
+  </si>
+  <si>
+    <t>Solicita, nos termos regimentais, a retirada do Projeto de Lei do Legislativo nº 29/2025.</t>
+  </si>
+  <si>
+    <t>28332</t>
+  </si>
+  <si>
+    <t>Alexandre Sassarão, Dayse Ciacco</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28332/requerimento.74_-_pl.legislativo.56_2025_-_of.executivo.753.25.pdf</t>
+  </si>
+  <si>
+    <t>Solicita, nos termos regimentais, a retirada do Projeto de Lei do Legislativo nº 56/2025.</t>
+  </si>
+  <si>
+    <t>28335</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28335/requerimento.75.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a transferência do FARMASUS para novo endereço, conforme divulgado no site oficial da Prefeitura.</t>
+  </si>
+  <si>
+    <t>28344</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28344/requerimento.76.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à UNIMED esclarecimentos sobre a entregado de panfletos às gestantes no qual diz que não é permitido doula durante o parto, indo contra a lei vigente no município, Lei 5.445/2025.</t>
+  </si>
+  <si>
+    <t>28336</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28336/requerimento.77.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Saúde informações a respeito da falta de receituário (azul).</t>
+  </si>
+  <si>
+    <t>28337</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28337/requerimento.78.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Saúde providências para melhorar a logística dos atendimentos médicos nas unidades municipais de saúde a fim de distribuir a demanda dos pacientes que se concentram na UPA.</t>
+  </si>
+  <si>
+    <t>28338</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28338/requerimento.79.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que avalie a possibilidade de instalação de postes de iluminação ao longo de toda a extensão da pista de caminhada localizada no açude do bairro Primavera.</t>
+  </si>
+  <si>
+    <t>28339</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28339/requerimento.80.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo informações sobre o valor exato da Receita Corrente Líquida (RCL) do exercício de 2025.</t>
+  </si>
+  <si>
+    <t>28345</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28345/requerimento.81.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações acerca do valor recebido a título de repasse a ser aplicado no atendimento do período integral, sobre o total dos custos de manutenção do período integral no município, bem como solicita cópia do contrato firmado com a empresa atuante no período integral na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>28340</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28340/requerimento.82.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Departamento de Saúde informações acerca da possibilidade de realização de ações de divulgação do aplicativo Meu SUS Digital no município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28341</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28341/requerimento.83.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo acerca da manutenção geral das Unidades Básicas de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>28346</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28346/requerimento.84.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a notificação e providências em relação ao imóvel situado na R. Lindolfo Mesquita, entre os números 541 e 561, no bairro Terras de São José.</t>
+  </si>
+  <si>
+    <t>28342</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28342/requerimento.85.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Obras informações sobre a existência de estudos para manutenção da ponte de acesso à Fazenda Santa Cecília.</t>
+  </si>
+  <si>
+    <t>28376</t>
+  </si>
+  <si>
+    <t>CSAU - SAÚDE</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28376/requerimento.86.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre quais tipos de atendimentos estão sendo realizados na UBS do Jardim São Paulo.</t>
+  </si>
+  <si>
+    <t>28377</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28377/requerimento.87.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Comissão Permanente de Saúde desta Câmara Municipal que apure a atual situação dos atendimentos da Unidade Básica de Saúde Dr. Paulo Emílio de Oliveira Azevedo.</t>
+  </si>
+  <si>
+    <t>28378</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28378/requerimento.88.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre a oferta de atendimento fonoaudiológico no município.</t>
+  </si>
+  <si>
+    <t>28379</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, através do Departamento de Assistência Social, informações sobre o que está sendo feito para acolher os moradores de rua em São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28380</t>
+  </si>
+  <si>
+    <t>Tomé, Walquíria Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28380/requerimento.90.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a possibilidade de estender o horário de atendimento das unidades de saúde dos bairros Durval Nicolau, Jardim das Azaleias e Santo Antônio.</t>
+  </si>
+  <si>
+    <t>28381</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28381/requerimento.91.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações acerca do responsável técnico pela abertura de acesso ligando a rua Napoleão Conrado à Cidade das Artes.</t>
+  </si>
+  <si>
+    <t>28382</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28382/requerimento.92.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações à Controladoria Geral do Município sobre as condições de uso do SEI do Jardim dos Ipês III.</t>
+  </si>
+  <si>
+    <t>28383</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28383/requerimento.93.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam encaminhadas cópias da íntegra do processo administrativo relativo ao processo de locação do imóvel em que foi instalado o Centro de Atendimento Educacional Especializado - CAEE, bem como do laudo final de vistoria técnica assinado por engenheiro designado pela Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>28384</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28384/requerimento.94.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam promovidas melhorias nos brinquedos danificados e em toda a estrutura da praça localizada entre as Ruas Araponga, Patativa e Amália Vicente Antoniazzi, no bairro Recanto dos Pássaros, solicitando, ademais, informação sobre o prazo de garantia dos serviços prestados pela construtora.</t>
+  </si>
+  <si>
+    <t>28385</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28385/requerimento.95.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre o procedimento atualmente observado nos processos de compra e venda de túmulos no cemitério municipal.</t>
+  </si>
+  <si>
+    <t>28386</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28386/requerimento.96.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Saúde um relatório de manutenção de telhado e parte elétrica realizados e a realizar nas unidades de saúde bem como informações se existe equipe contratada para executar esses serviços e quanto a prefeitura tem disponível para efetuar essas melhorias.</t>
+  </si>
+  <si>
+    <t>28387</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28387/requerimento.97.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo o cronograma de trabalhos do Departamento de Obras e Serviços Públicos mencionado no Ofício 054/2026/GAB/SG, cadastrado nesta Casa como Ofício do Executivo nº 13/2026, datado de 19 de janeiro de 2026, em resposta à solicitação de manutenção da estrada da Pedra Branca.</t>
+  </si>
+  <si>
+    <t>28388</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28388/requerimento.98.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a viabilidade de disponibilizar a coleta diária de lixo na Avenida Durval Nicolau, diante do alto número de comércios atualmente instalados na via.</t>
+  </si>
+  <si>
+    <t>28389</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28389/requerimento.99.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre a frequência da passagem da coleta cata-treco pelas vias rurais do município.</t>
+  </si>
+  <si>
+    <t>28390</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28390/requerimento.100.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a possibilidade de revestir a estrada da Pedra Rachada com o chamado solo cimento, visando maior economia e durabilidade.</t>
+  </si>
+  <si>
+    <t>28391</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28391/requerimento.101.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que avalie e adote medidas para melhoria do escoamento de águas pluviais na Estrada da Pedra Rachada.</t>
+  </si>
+  <si>
+    <t>28435</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28435/requerimento.102.pdf</t>
+  </si>
+  <si>
+    <t>Reitera ao Executivo informações sobre a construção de uma Casa de Proteção de Vítimas de Violência Doméstica.</t>
+  </si>
+  <si>
+    <t>28392</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28392/requerimento.103.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo informações acerca do atendimento e do fornecimento de medicamentos pelo FarmaSUS.</t>
+  </si>
+  <si>
+    <t>28436</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28436/requerimento.104.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a construção da ciclovia entre os municípios de São João da Boa Vista e Águas da Prata.</t>
+  </si>
+  <si>
+    <t>28437</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28437/requerimento.105.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo sobre quais providências estão sendo adotadas para solucionar os constantes alagamentos que ocorrem na ponte localizada entre o final da Rua Santo Antônio e início da Rua Serafim José Ferreira, no bairro Vila Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>28438</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28438/requerimento.106.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que encaminhe informações acerca da conclusão dos estudos necessários para adoção das medidas preventivas necessárias para evitar novas enchentes na Rua José Luiz Yasbeck David, no bairro Jardim Flamboyant, conforme previamente solicitado por este Vereador através do Ofício de Gabinete do Vereador nº 174/2025 e Requerimentos nº 64/2025 e 649/2025.</t>
+  </si>
+  <si>
+    <t>28439</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28439/requerimento.107.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de todos os documentos relacionados ao prédio onde está em funcionamento a escola Josué Corso.</t>
+  </si>
+  <si>
+    <t>28451</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28451/requerimento.108.pdf</t>
+  </si>
+  <si>
+    <t>Reitera ao Poder Executivo, a solicitação de limpeza e manutenção das quadras de esporte do Bairro Alegre, bem como que sejam instaladas cestas de basquete nos locais.</t>
+  </si>
+  <si>
+    <t>28452</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28452/requerimento.109.pdf</t>
+  </si>
+  <si>
+    <t>Reitera ao Poder Executivo, o pedido de serviços de limpeza no parque linear localizado na Avenida Doutor Otávio da Silva Bastos.</t>
+  </si>
+  <si>
+    <t>28453</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28453/requerimento.110.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a construção de calçada na Av. Doutor Otávio da Silva Bastos. no trecho anterior ao Fórum.</t>
+  </si>
+  <si>
+    <t>28454</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28454/requerimento.111.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que adote as providências necessárias para promover a manutenção dos itens que especifica do parquinho localizado na praça do bairro 1º de Maio.</t>
+  </si>
+  <si>
+    <t>28455</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28455/requerimento.112.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre a substituição ou manutenção da caixa d` água da UBS Raul de Oliveira Andrade.</t>
+  </si>
+  <si>
+    <t>28513</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28513/requerimento.113.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo providências em relação ao cruzamento da Rua Teófilo Ribeiro de Andrade com a Rua Riachuello.</t>
+  </si>
+  <si>
+    <t>28514</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28514/requerimento.114.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo previsão sobre quando serão realizados os procedimentos de desassoreamento e limpeza dos rios de nossa cidade.</t>
+  </si>
+  <si>
+    <t>28515</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28515/requerimento.115.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo previsão sobre a conclusão das obras da ponte próxima à área de lazer do Jardim Leonor - HALF.</t>
+  </si>
+  <si>
+    <t>28516</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28516/requerimento.116.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre quais medidas preventivas de combate à proliferação de escorpiões estão sendo tomadas no município.</t>
+  </si>
+  <si>
+    <t>28517</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28517/requerimento.117.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam fornecidos 10 (dez) banheiros químicos para o evento de 1º de Maio a ser realizado na Praça do bairro 1º de Maio;</t>
+  </si>
+  <si>
+    <t>28518</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28518/requerimento.118.pdf</t>
+  </si>
+  <si>
+    <t>Reitera os pedidos realizados nos requerimentos 039/2026; 072/2026 e 091/2026.</t>
+  </si>
+  <si>
+    <t>28519</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28519/requerimento.119.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre quais providências estão sendo tomadas para consertar o problema do forro na escola Sarah Salomão.</t>
+  </si>
+  <si>
+    <t>28583</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28583/requerimento.121.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a realização de estudos que viabilizem a destinação de um local adequado para a instalação dos trailers alimentícios atualmente situados na praça central, tendo em vista o prazo concedido para desocupação da área.</t>
+  </si>
+  <si>
+    <t>28584</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28584/requerimento.122.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Estapar Estacionamentos que possibilite o aplicativo da Zona Azul enviar toque de notificação informando o usuário sobre o tempo para regularização de seu veículo.</t>
+  </si>
+  <si>
+    <t>28585</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28585/requerimento.123.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações acerca do atendimento à Indicação nº 46/2026, protocolada junto à Prefeitura Municipal em 27 de fevereiro de 2026, que trata do recapeamento asfáltico na avenida que liga os bairros Novo Horizonte e Jardim Europa.</t>
+  </si>
+  <si>
+    <t>28586</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28586/requerimento.124.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre o conserto da calçada e da ponte localizadas na Rua Cláudio Pelegrino dos Reis, no bairro Jardim Industrial, danificadas desde outubro de 2025.</t>
+  </si>
+  <si>
+    <t>28587</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28587/requerimento.125.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja feito um levantamento de todos os pontos de ônibus de São João da Boa Vista que se encontram sem cobertura e que, em seguida, seja promovida a devida instalação desta estrutura nestes locais.</t>
+  </si>
+  <si>
+    <t>28603</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28603/requerimento.126.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo, através do Departamento de Trânsito, estudos para verificar a viabilidade de construir um redutor de velocidade na rua David de Carvalho, no bairro Vila Valentim.</t>
+  </si>
+  <si>
+    <t>28604</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28604/requerimento.127.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre a existência de estudos destinados a iniciar um programa de fornecimento gratuito de sensores de glicemia para crianças de até 11 anos e que sejam inscritas no CadÚnico.</t>
+  </si>
+  <si>
+    <t>28605</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28605/requerimento.128.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a criação de mais vagas para idosos em torno da Prefeitura Municipal e da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>28652</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28652/requerimento.129.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações referentes ao Requerimento n° 13/2025, que trata dos estudos destinados a realização do Serviço de Verificação de Óbito - SVO, no município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28653</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28653/requerimento.130.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo estudos para implementar os serviços do Programa "Proteção Especial para Pessoas com Deficiência e Idosas", desenvolvido pelo Ministério do Desenvolvimento e Assistência Social, Família e Combate à Fome. Caso o município já forneça esse serviço, descrever as ações voltadas a este tema e informar qual o valor repassado pelo Ministério.</t>
+  </si>
+  <si>
+    <t>28654</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28654/requerimento.132.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo estudos para implementar o serviço de "Atenção Domiciliar" desenvolvido pelo Ministério da Saúde. Caso o município já forneça esse serviço, descrever as ações voltadas a este tema e informar qual o valor repassado pelo Ministério.</t>
+  </si>
+  <si>
+    <t>28655</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28655/requerimento.133.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo informações referentes ao incentivo financeiro anual repassado aos agentes comunitários de saúde e aos agentes de combate às endemias.</t>
+  </si>
+  <si>
+    <t>28656</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28656/requerimento.134.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo informações sobre realização de vacinação nas escolas, conforme o Programa de Saúde na Escola - SUS.</t>
+  </si>
+  <si>
+    <t>28657</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28657/requerimento.135.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo providências quanto à Ponte do Half, localizada na Av. Pres. João B. M. Goularte, no Jardim Leonor/Parque das Nações.</t>
+  </si>
+  <si>
+    <t>28658</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28658/requerimento.136.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo que sejam realizados estudos para a criação de uma UPA Animal no município.</t>
+  </si>
+  <si>
+    <t>28659</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28659/requerimento.137.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a solicitação apresentada no Requerimento nº 80/2026, aprovada na 5ª Sessão Ordinária e protocolado na Prefeitura no dia 20 de março, em que "Requer ao Poder Executivo informações sobre o valor exato da Receita Corrente Líquida (RCL) do Exercício de 2025.</t>
+  </si>
+  <si>
+    <t>28660</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28660/requerimento.138.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações sobre a limpeza do "Camelódromo".</t>
+  </si>
+  <si>
+    <t>28669</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28669/requerimento.139.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o relatório de pesagem e os processos de pagamentos referentes ao serviço de coleta e transbordo de resíduos sólidos, compreendendo o período de janeiro de 2025 até o mês atual (maio de 2026).</t>
+  </si>
+  <si>
+    <t>28670</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28670/requerimento.140.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo informações sobre os motivos da falta de medicamentos e insumos essenciais para o tratamento de pacientes nas unidades de saúde deste município quais medidas estão sendo tomadas para evitar a recorrência do problema.</t>
+  </si>
+  <si>
+    <t>28671</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28671/requerimento.141.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo que verifique a possibilidade de instalação de academia ao ar livre na praça Isaura Teixeira de Vasconcellos, localizada ao final da rua Henrique Cabral de Vasconcelos.</t>
+  </si>
+  <si>
+    <t>28672</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28672/requerimento.142.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo que verifique a possibilidade de instalação de academia ao ar livre na EMEB Genoefa Pan Bernardo, no bairro do Macuco.</t>
+  </si>
+  <si>
+    <t>28673</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28673/requerimento.143.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o contrato de limpeza das escolas municipais.</t>
+  </si>
+  <si>
+    <t>28674</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28674/requerimento.147.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a execução das emendas impositivas.</t>
+  </si>
+  <si>
+    <t>28046</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28046/indicacao.01.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o anteprojeto de lei instituindo o Sistema de Identificação e Comunicação de Falhas na Iluminação Pública por meio de QRCode, ccom encaminhamento direto à Ouvidoria do Município, retorno ao munícipe via Whatsapp e aplicação em poste e praças públicas do Município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28047</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28047/indicacao.02.pdf</t>
+  </si>
+  <si>
+    <t>Anteprojeto de lei que DISPÕE SOBRE A POSSIBILIDADE DE QUITAÇÃO DE MULTAS APLICADAS NO ÂMBITO DA ZONA AZUL MUNICIPAL MEDIANTE DOAÇÃO DE SANGUE AO HEMOCENTRO DE SÃO JOÃO DA BOA VISTA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28049</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28049/indicacao.03.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que inicie os estudos necessários para a elaboração do projeto de lei complementar, visando adequar o cargo de Assistente de Desenvolvimento da Infância, conforme dispõe a lei federal 15.326/2026.</t>
+  </si>
+  <si>
+    <t>28051</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28051/indicacao.04.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Anteprojeto de Lei visando a criação do "Programa de Combate à Poluição Sonora no Trânsito".</t>
+  </si>
+  <si>
+    <t>28052</t>
+  </si>
+  <si>
+    <t>Professora Hellen, Tomé</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28052/indicacao.05.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha ao Poder Executivo indicação com Anteprojeto de Lei dispondo sobre a autorização para o pagamento dos valores retroativos congelados, em complemento à Lei Complementar Federal nº 226/2026.</t>
+  </si>
+  <si>
+    <t>28054</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28054/indicacao.06.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha ao Poder Executivo indicação com Anteprojeto de Lei que dispõe sobre a Política Municipal de Controle de Ruídos Urbanos e de Proteção do Bem-estar e do Sossego Público.</t>
+  </si>
+  <si>
+    <t>28056</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28056/indicacao.07.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que implemente nas unidades de saúde.de nosso município plataforma digital de tradução simultânea em Libras (Lingua Brasileira de Sinais).</t>
+  </si>
+  <si>
+    <t>28060</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28060/indicacao.08.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de extração da árvore localizada na rua Teófilo Ribeiro de Andrade, em frente ao número 797.</t>
+  </si>
+  <si>
+    <t>28062</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28062/indicacao.09.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento da avenida Benedito Miucci Perez.</t>
+  </si>
+  <si>
+    <t>28064</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28064/indicacao.10.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do canteiro central localizado em frente ao AME.</t>
+  </si>
+  <si>
+    <t>28065</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28065/indicacao.11.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do canteiro central da Av. Antonia Massuci Cabrelon.</t>
+  </si>
+  <si>
+    <t>28066</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28066/indicacao.12.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a cobertura do ponto de onibus localizado na Rua José Dultra Filho com a Guilherme Guerreiro.</t>
+  </si>
+  <si>
+    <t>28067</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28067/indicacao.13.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a vistoria da iluminação na Av. Dr. Otávio da Silva Bastos.</t>
+  </si>
+  <si>
+    <t>28068</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28068/indicacao.14.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que elabore um projeto de lei que dispõe sobre a obrigatoriedade de fornecer material escolar aos alunos da rede municipal de ensino no prazo máximo da segunda semana do início do ano letivo.</t>
+  </si>
+  <si>
+    <t>28069</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28069/indicacao.15.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que realize uma intensa fiscalização nos terrenos com mato alto no Jd. Pousada do Sol.</t>
+  </si>
+  <si>
+    <t>28070</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28070/indicacao.16.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que determine a limpeza e o desentupimento das bocas de lobo existentes na rua Benedito Araújo, esquina com a rua Silviano Barbosa, no bairro do Perpétuo Socorro.</t>
+  </si>
+  <si>
+    <t>28071</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao.17.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de um redutor de velocidade na rua David Carvalho.</t>
+  </si>
+  <si>
+    <t>28072</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28072/indicacao.18.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o Anteprojeto de Lei que dispõe sobre "a obrigatoriedade da inclusão dos dizeres`Disque 100 - Direitos Humanos" nos uniformes escolares da rede pública municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28073</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28073/indicacao.19.pdf</t>
+  </si>
+  <si>
+    <t>Indica a limpeza e manutenção da quadra esportiva localizada em frente à escola Sarah Salomão, no Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>28074</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao.20.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a roçagem e limpeza do mato alto em todo Distrito Industrial, inclusive em algumas calçadas.</t>
+  </si>
+  <si>
+    <t>28131</t>
+  </si>
+  <si>
+    <t>Dr. Sabino</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28131/indicacao.21.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para retome os eventos na Praça Governador Armando Sales.</t>
+  </si>
+  <si>
+    <t>28132</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28132/indicacao.22.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que seja instalado um redutor de velocidade na Rua Santo Antônio sentido Centro bairro entre a ponte do rio Jaguari-Mirim e da linha férrea.</t>
+  </si>
+  <si>
+    <t>28133</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28133/indicacao.23.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para se a rua Major Juca Neto no Jd Santo André passe a ter sentido único, tendo em vista os inúmeros acidentes de trânsitos causados no local.</t>
+  </si>
+  <si>
+    <t>28134</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28134/indicacao.24.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a inclusão de mais um ônibus na  linha da circular do Bairro Alegre.</t>
+  </si>
+  <si>
+    <t>28135</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28135/indicacao.25.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova a coleta de lixo, limpeza do mato e reparo na calçada da praça localizada na Rua Aparecida Ventura Rocha, na altura do número 93.</t>
+  </si>
+  <si>
+    <t>28136</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28136/indicacao.26.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a execução do serviço de limpeza de um bueiro entupido, localizado na Rua Fortunato Fiori, no bairro Solário do Mantiqueira.</t>
+  </si>
+  <si>
+    <t>28137</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28137/indicacao.27.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de limpeza, sinalização e iluminação no conjunto habitacional Professor Cavalcante.</t>
+  </si>
+  <si>
+    <t>28138</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28138/indicacao.28.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de limpeza do Centro de Especialidades Médicas, bem como o abastecimento com insumos para atendimento ao público.</t>
+  </si>
+  <si>
+    <t>28139</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28139/indicacao.29.pdf</t>
+  </si>
+  <si>
+    <t>Indica a roçada de mato no acostamento por toda estrada vicinal José Ruy de Lima Azevedo.</t>
+  </si>
+  <si>
+    <t>28140</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28140/indicacao.30.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja providenciada a iluminação e a pista de caminhada entre os bairros do Macuco e o Brejão.</t>
+  </si>
+  <si>
+    <t>28141</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28141/indicacao.31.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a manutenção das calhas da Unidade de Saúde do Jardim São Paulo.</t>
+  </si>
+  <si>
+    <t>28142</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28142/indicacao.32.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a roçada do mato no bairro Jardim Nova União.</t>
+  </si>
+  <si>
+    <t>28143</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28143/indicacao.33.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja realizado o reparo da cobertura dos pontos de ônibus no bairro Nova União e próximo a EMEB Neyde Corbelli.</t>
+  </si>
+  <si>
+    <t>28171</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28171/indicacao.34.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a roçagem e limpeza do terreno destinado à construção da praça do Jardim dos Comerciários.</t>
+  </si>
+  <si>
+    <t>28174</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28174/indicacao.35.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a colocação de ponto de ônibus no Jd. Yolanda</t>
+  </si>
+  <si>
+    <t>28175</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28175/indicacao.36.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova a execução do serviço de tapa-buracos na rua Alan Kardec, na altura do n° 222, no bairro Vila Fleming.</t>
+  </si>
+  <si>
+    <t>28176</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28176/indicacao.37.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o recapeamento e a manutenção das ruas do Cemitério Municipal em face dos inúmeros buracos existentes pelas vias.</t>
+  </si>
+  <si>
+    <t>28177</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28177/indicacao.38.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a remoção de um tronco de árvore no estacionamento da UPA.</t>
+  </si>
+  <si>
+    <t>28178</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28178/indicacao.39.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de cobertura no ponto de ônibus localizado na rua Maria Aparecida Bernardes Moraes, no Resedás.</t>
+  </si>
+  <si>
+    <t>28179</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28179/indicacao.40.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo os serviços de limpeza e manutenção na passagem de pedestres que liga a Rua Maria Aparecida Bernardes Moraes e a Rua Mário Prado Mendes Júnior.</t>
+  </si>
+  <si>
+    <t>28180</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28180/indicacao.41.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo, através do Departamento de Obras e Setor de Engenharia a necessidade de construir meia manilha ou aumentar a altura do muro que circunda o cemitério, ao longo da avenida Rotary,</t>
+  </si>
+  <si>
+    <t>28181</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28181/indicacao.42.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade revitalizar as calçadas e de melhorar a iluminação ao longo da avenida Rotary.</t>
+  </si>
+  <si>
+    <t>28182</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28182/indicacao.43.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja implementado um ponto de ônibus em frente ao Lar dos Idosos Onofre Inocentini, localizado na R. Fortunato Fiori, no Solário da Mantiqueira.</t>
+  </si>
+  <si>
+    <t>28183</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28183/indicacao.44.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a pintura de faixa de pedestres na R. Coronel Ernesto de Oliveira, na altura do n° 227, no Centro.</t>
+  </si>
+  <si>
+    <t>28184</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28184/indicacao.45.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico de todo o bairro Colinas da Mantiqueira.</t>
+  </si>
+  <si>
+    <t>28185</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28185/indicacao.46.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a construção de um quebra-molas na R. Benedito Juvêncio, no bairro Colinas da Mantiqueira.</t>
+  </si>
+  <si>
+    <t>28186</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28186/indicacao.47.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha o anteprojeto de lei que declara Zona Mista (residencial e comercial), a extensão da Rua Raul Nora, no Jardim Lucas Teixeira.</t>
+  </si>
+  <si>
+    <t>28187</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28187/indicacao.48.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico na avenida que liga os bairros Jardim Novo Horizonte e Jardim Europa.</t>
+  </si>
+  <si>
+    <t>28269</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28269/indicacao.49.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a revitalização das quadras esportivas localizadas nos bairros Recanto Jaguari, Jardim Europa e Jardim Clerdina.</t>
+  </si>
+  <si>
+    <t>28270</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28270/indicacao.50.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a manutenção e reforma da piscina do Centro Esportivo (SEI) localizado no bairro Jardim dos Ipês.</t>
+  </si>
+  <si>
+    <t>28271</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28271/indicacao.51.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que execute o serviço de poda das árvores existentes na calçada da EMEB Prof. Maria Leonor Alvarez e Silva.</t>
+  </si>
+  <si>
+    <t>28272</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28272/indicacao.52.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que determine ao Departamento de Engenharia que realize estudos para a liberação do número do imóvel que irá realizar a construção de muro visando atender a lei municipal.</t>
+  </si>
+  <si>
+    <t>28273</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28273/indicacao.53.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de fiscalização nos redutores de velocidade da Rua Santo Antônio,  Avenida João Osório,  Avenida Professora Isette Corrêa Fontão.</t>
+  </si>
+  <si>
+    <t>28274</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28274/indicacao.54.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza da praça onde está localizado o parquinho do bairro Jardim Maestro Mourão.</t>
+  </si>
+  <si>
+    <t>28275</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28275/indicacao.55.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo um projeto de lei autorizando a contratação do profissional de educação física para atuar no Departamento Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>28306</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28306/indicacao.56.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que execute o serviço de poda de uma árvore localizada na Rua Alpheu Fiorim, na altura do número 106, no Jardim Crepúsculo.</t>
+  </si>
+  <si>
+    <t>28276</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28276/indicacao.57.pdf</t>
+  </si>
+  <si>
+    <t>Indica o corte de mato alto e replantio de árvores na praça do bairro Jardim Lucas Teixeira.</t>
+  </si>
+  <si>
+    <t>28277</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28277/indicacao.58.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo para que façam a análise de possível remoção da árvore na Rua São José, 455, Santo André.</t>
+  </si>
+  <si>
+    <t>28278</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28278/indicacao.59.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha ao Poder Executivo indicação com Anteprojeto de Lei dispondo sobre a instituição, no âmbito de São João da Boa Vista, da Política Municipal de Acolhimento e Combate à Violência contra a Mulher, denominada "Programa Acolher e Proteger".</t>
+  </si>
+  <si>
+    <t>28279</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28279/indicacao.60.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que realize melhorias na estrada que fica localizada no final da rua Manoel Tomé Filho, no Jd. Aurora.</t>
+  </si>
+  <si>
+    <t>28280</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28280/indicacao.61.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que realize o conserto do ressalto existente na via pública localizado no cruzamento entre a rua Alan Kardec e a rua Henrique Martarello.</t>
+  </si>
+  <si>
+    <t>28281</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28281/indicacao.62.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que faça uma faixa de pedestre na Av. Brasília nº 1737.</t>
+  </si>
+  <si>
+    <t>28282</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28282/indicacao.63.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza e roçagem do km 0 ao 16 que pertence a São João da Boa Vista, localizado na Serra da Paulista.</t>
+  </si>
+  <si>
+    <t>28283</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28283/indicacao.64.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a realização da operação Tapa-buracos na serra da paulista, dos km 0 ao km 3 e também no km 12.</t>
+  </si>
+  <si>
+    <t>28347</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28347/indicacao.65.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que realize a limpeza do mato na rua Rubens Grespan, próximo ao nº 196, no Parque das Nações.</t>
+  </si>
+  <si>
+    <t>28348</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28348/indicacao.66.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que execute a Operação Tapa-Buracos em toda a extensão da rodovia da Serra da Paulista, bem como promova a roçada do mato alto existente no acostamento desta via.</t>
+  </si>
+  <si>
+    <t>28349</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28349/indicacao.67.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que execute o serviço de roçada das laterais das estradas rurais do município.</t>
+  </si>
+  <si>
+    <t>28350</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28350/indicacao.68.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que adote providências em relação à reciclagem dos resíduos jogados na mata da Avenida Guilherme Guerreiro.</t>
+  </si>
+  <si>
+    <t>28351</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28351/indicacao.69.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de realizar a operação tapa-buracos na rua José Barbosa Ferraz, no Jardim dos Ipês e na rua Humberto Untura, localizado na Vila Estrela.</t>
+  </si>
+  <si>
+    <t>28352</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28352/indicacao.70.pdf</t>
+  </si>
+  <si>
+    <t>Indica a limpeza do terreno ao lado a EMEB Maria de Lourdes Teixeira e roçada do mato alto no Distrito Industrial.</t>
+  </si>
+  <si>
+    <t>28353</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28353/indicacao.71.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a execução do serviço de poda das árvores localizadas na pista de caminhada localizada no açude do bairro Primavera.</t>
+  </si>
+  <si>
+    <t>28354</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28354/indicacao.72.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que determine a coleta de lixo diária na Av. Dr. Durval Nicolau</t>
+  </si>
+  <si>
+    <t>28355</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28355/indicacao.73.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o fechamento da cerca existente na R. João Agliasco, no Durval Nicolau 3 etapa.</t>
+  </si>
+  <si>
+    <t>28358</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28358/indicacao.74.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do mato alto e reparo na iluminação da Rua Maria Povani da Silva, no bairro Colinas do Alegre.</t>
+  </si>
+  <si>
+    <t>28356</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28356/indicacao.75.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza das calhas da USF - Dr. Sebastião José Rodrigues, no bairro Jardim Maestro Mourão.</t>
+  </si>
+  <si>
+    <t>28357</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28357/indicacao.76.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza das calhas da USF - Dr. Benedito Carlos da Rocha Westin, no bairro Jardim das Azaleias.</t>
+  </si>
+  <si>
+    <t>28393</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28393/indicacao.77.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo, através do departamento competente, a "operação tapa-buracos" o cruzamento da rua João Tonizza com a rua Agostinho Cenzi, e também em frente à Unidade de Saúde da Família Dr. Sebastião José Rodrigues.</t>
+  </si>
+  <si>
+    <t>28394</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28394/indicacao.78.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a poda do mato, bem como o recolhimento do lixo acumulado na avenida Nove de Julho, no bairro Recanto do Jaguari.</t>
+  </si>
+  <si>
+    <t>28395</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28395/indicacao.79.pdf</t>
+  </si>
+  <si>
+    <t>Indica à ELEKTRO, a manutenção do poste de iluminação pública localizado em frente à quadra poliesportiva da rua Nove de Julho, no bairro Recanto do Jaguari.</t>
+  </si>
+  <si>
+    <t>28396</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28396/indicacao.80.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Departamento de Saúde a implantação de campanhas de "Atestado Responsável" para evitar uso indevido da unidade e superlotação da UPA.</t>
+  </si>
+  <si>
+    <t>28397</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28397/indicacao.81.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a colocação de lixeiras plásticas nas proximidades das ruas Ademar de Barros e Professor Hugo Sarmento.</t>
+  </si>
+  <si>
+    <t>28398</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28398/indicacao.82.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizadas melhorias na estrada da Serra da Paulista, próximo ao Km 09, que dá acesso ao laticínio Montezuma.</t>
+  </si>
+  <si>
+    <t>28399</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28399/indicacao.83.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a colocação de redutores de velocidade nas proximidades do cruzamento da Av. Adorvando José Valim com a Av. dos Trabalhadores, no Distrito Industrial.</t>
+  </si>
+  <si>
+    <t>28400</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28400/indicacao.84.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de melhorias que inicia na entrada do 21 à Fortaleza.</t>
+  </si>
+  <si>
+    <t>28401</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28401/indicacao.85.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de melhorias na estrada da Pedra Rachada.</t>
+  </si>
+  <si>
+    <t>28402</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28402/indicacao.86.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de melhorias na estrada do Óleo.</t>
+  </si>
+  <si>
+    <t>28440</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28440/indicacao.87.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a ampliação e a oferta de aulas de fortalecimento físico destinadas a diferentes faixas etárias em espaços públicos do município.</t>
+  </si>
+  <si>
+    <t>28403</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28403/indicacao.88.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova melhorias no sistema de iluminação pública da Estrada da Pedra Rachada.</t>
+  </si>
+  <si>
+    <t>28404</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28404/indicacao.89.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a poda do mato da Av. João Luís Cantu e da Estação no Bairro Alegre.</t>
+  </si>
+  <si>
+    <t>28405</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28405/indicacao.90.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a iluminação da R. Antenor Diogo de Souza, no Jardim Itália, na altura do número 1911.</t>
+  </si>
+  <si>
+    <t>28406</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28406/indicacao.91.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o serviço de patrolamento na Estrada Municipal Pedra Branca, com início no Vale Verde.</t>
+  </si>
+  <si>
+    <t>28441</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28441/indicacao.92.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que seja instalado um redutor de velocidade na  R. Cel. Domingos Teodoro, na altura do n° 18, no Jardim Recanto dos Pássaros.</t>
+  </si>
+  <si>
+    <t>28442</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28442/indicacao.93.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que seja realizada a pintura da estrutura do guarda-corpos da passarela da Rua Matheus Delalibera, no bairro Jardim Yolanda.</t>
+  </si>
+  <si>
+    <t>28443</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28443/indicacao.94.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a execução dos serviços de limpeza da área e colocação de areia no parquinho da EMEB Gastão Cardozo Michelazzo, no bairro Recanto do Jaguari.</t>
+  </si>
+  <si>
+    <t>28456</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28456/indicacao.95.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a adequação à lei federal nº 15.360/2026, que estabelece requisitos mínimos obrigatórios de infraestrutura para escolas públicas de educação básica.</t>
+  </si>
+  <si>
+    <t>28457</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28457/indicacao.97.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha indicação ao Poder Executivo com Anteprojeto de Lei versando sobre criação e a regulamentação do Serviço de Atendimento a Autores de Violência Doméstica.</t>
+  </si>
+  <si>
+    <t>28458</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28458/indicacao.98.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de estudos para verificar a possibilidade da realização de rodeio na EAPIC e a possibilidade de artistas sanjoanenses realizarem a abertura dos shows principais da festa.</t>
+  </si>
+  <si>
+    <t>28459</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28459/indicacao.99.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo as limpezas de áreas públicas.</t>
+  </si>
+  <si>
+    <t>28460</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28460/indicacao.100.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a manutenção no parquinho localizado na R. Wagner Pedro Bom, no Jardim Santa Clara.</t>
+  </si>
+  <si>
+    <t>28461</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28461/indicacao.101.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de um bebedouro de água na UBS Raul de Oliveira Andrade.</t>
+  </si>
+  <si>
+    <t>28462</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28462/indicacao.102.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma pista de caminhada na Av. Isette Correa Fontão, no trecho entre a UNESP e o supermercado Spani.</t>
+  </si>
+  <si>
+    <t>28520</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28520/indicacao.103.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o reparo da placa de inauguração da Praça do Jardim Del Plata.</t>
+  </si>
+  <si>
+    <t>28521</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28521/indicacao.104.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade urgente de limpeza no bueiro da rua Maria Sguassabia, na altura do número 150.</t>
+  </si>
+  <si>
+    <t>28522</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28522/indicacao.105.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a manutenção do disjuntor da quadra do Conjunto Habitacional Professor Cavalcante.</t>
+  </si>
+  <si>
+    <t>28523</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28523/indicacao.106.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo  instalação de luzes nos postes e a limpeza do terreno localizado entre a avenida Lúcio Pierini e a rua Alípio de Almeida.</t>
+  </si>
+  <si>
+    <t>28524</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28524/indicacao.107.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a limpeza do mato localizado à beira do rio próximo à Avenida João Batista de Almeida Barbosa, nº 630- Bairro Jd. São Marcos.</t>
+  </si>
+  <si>
+    <t>28525</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28525/indicacao.108.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico e poda em todo o Bairro Jardim Industrial e Jardim Nova União.</t>
+  </si>
+  <si>
+    <t>28526</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28526/indicacao.109.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo para que notifique o proprietário do terreno localizado entre as avenidas Otávio da Silva Bastos e a avenida Nova Jerusalém para que realize a limpeza e poda, sob pena de incorrer nas penalidades previstas na Lei Municipal nº 5.129/2023.</t>
+  </si>
+  <si>
+    <t>28527</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28527/indicacao.110.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de roçada do mato nas seguintes localidades: todo o bairro Colinas do Alegre, Jardim das Flores, no entorno do Instituto Federal, rua Mateus Delalibera, Praça do Jardim Santa Clara e na estrada em frente ao Motel  Yes.</t>
+  </si>
+  <si>
+    <t>28528</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28528/indicacao.111.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico na Vicinal João Batista Merlin.</t>
+  </si>
+  <si>
+    <t>28529</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28529/indicacao.112.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o uso da máquina motoniveladora em todas as estradas rurais de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28530</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28530/indicacao.113.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha ao Poder Executivo indicação da limpeza da Rua Angelo Jacomini- Bairro Recanto do Jaguari- até a EMEB Dr. Gastão Cardoso Michellazzo.</t>
+  </si>
+  <si>
+    <t>28531</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28531/indicacao.114.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a solicitação de um redutor de velocidade à  Rua Cláudio Peregrino dos Reis.</t>
+  </si>
+  <si>
+    <t>28532</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28532/indicacao.115.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que seja realizada a revitalização da quadra, brinquedos e aparelhos de academia das áreas de lazer e recreação do bairro 1º de Maio</t>
+  </si>
+  <si>
+    <t>28533</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28533/indicacao.116.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do mato alto e o escoamento da água que está parada ao lado da quadra esportiva da EMEB Pedro Vaz de Lima.</t>
+  </si>
+  <si>
+    <t>28534</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28534/indicacao.117.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade do uso da máquina motoniveladora na estrada que dá acesso à EMEB Pedro Vaz de Lima, no bairro Tangará.</t>
+  </si>
+  <si>
+    <t>28535</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28535/indicacao.118.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a retirada, com urgência, do lixo jogado pela calçada da E.E. Padre Josué Silveira de Mattos.</t>
+  </si>
+  <si>
+    <t>28536</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28536/indicacao.119.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a troca de lâmpada do poste de iluminação da R. Benedito Belchior de Oliveira, no Jardim Crepúsculo.</t>
+  </si>
+  <si>
+    <t>28537</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28537/indicacao.120.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a poda da árvore localizada na Rua Henrique Martarello, na Vila Brasil.</t>
+  </si>
+  <si>
+    <t>28538</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28538/indicacao.121.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a realização de limpeza e manutenções no Parque Macaubeiras.</t>
+  </si>
+  <si>
+    <t>28539</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28539/indicacao.122.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico de toda pista de caminhada da Av. Durval Nicolau.</t>
+  </si>
+  <si>
+    <t>28540</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28540/indicacao.123.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a fiscalização de terreno de particular com mato alto, localizado às ruas João Lopes Messias, Henrique Martarelo, e Viela 2, no bairro Jardim Magalhães.</t>
+  </si>
+  <si>
+    <t>28541</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28541/indicacao.124.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a fiscalização dos terrenos com mato alto em todo o bairro Jardim Celeste Bassi.</t>
+  </si>
+  <si>
+    <t>28542</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28542/indicacao.125.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova o recapeamento da Rua Henrique Martarello, na altura do número 539, no bairro Vila Brasil.</t>
+  </si>
+  <si>
+    <t>28543</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28543/indicacao.126.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a retirada de um cacho de abelhas instalado dentro da EMEB Maria Angelina Severino. Jardim Magalhães.</t>
+  </si>
+  <si>
+    <t>28544</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28544/indicacao.127.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo melhorias na sinalização horizontal e vertical da rua Maximiano Salomão, no Núcleo Residencial Dr. Durval Nicolau III.</t>
+  </si>
+  <si>
+    <t>28577</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28577/indicacao.128.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo providências para melhorar o atendimento de demandas referentes à troca de lâmpada queimada nos postes da cidade.</t>
+  </si>
+  <si>
+    <t>28578</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28578/indicacao.130.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo diversos serviços de manutenção na quadra esportiva do bairro Jardim Cledirna.</t>
+  </si>
+  <si>
+    <t>28579</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28579/indicacao.131.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a necessidade de instalação de Ponto de Ônibus na Rua Henrique Martarello.</t>
+  </si>
+  <si>
+    <t>28580</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28580/indicacao.132.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a retirada de entulho na área de reflorestamento localizada na R. José Martins Sobrinho, na altura do n° 60.</t>
+  </si>
+  <si>
+    <t>28581</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28581/indicacao.133.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a roçada do mato alto ao final da R. Rosa Vita Delaroli, no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>28576</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28576/indicacao.134.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha indicação ao Poder Executivo com Anteprojeto de Lei versando sobre criação da "Semana Oneribes Juvêncio" de Prevenção e Combate às Drogas no Município.</t>
+  </si>
+  <si>
+    <t>28582</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28582/indicacao.135.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de extração da árvore na rua João Osório 349.</t>
+  </si>
+  <si>
+    <t>28606</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28606/indicacao.136.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a poda de mato alto no bairro Alegre.</t>
+  </si>
+  <si>
+    <t>28607</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28607/indicacao.137.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a retirada do redutor de velocidade da rua Abílio Ferreira, Vila Valentim - em frente à UBS - Dr. Ermelindo Adolpho Arrigucci e de uma faixa de pedestres na rua General Osório, na altura do número 645.</t>
+  </si>
+  <si>
+    <t>28608</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28608/indicacao.139.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de reparo na guia que sustenta a grade de proteção do bueiro localizado na rua Duque de Caxias nº 258, bairro 1º de Maio.</t>
+  </si>
+  <si>
+    <t>28609</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28609/indicacao.140.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que seja editado norma afim de regulamentar os horários de funcionamento dos ambulantes que possuem licença para atuar na região central do município.</t>
+  </si>
+  <si>
+    <t>28610</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28610/indicacao.141.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o corte de mato alto em todo o Loteamento Celeste Bassi, principalmente ao redor da R. Elbenvinda Lopes Pelegrino.</t>
+  </si>
+  <si>
+    <t>28611</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28611/indicacao.142.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o corte de mato alto na rua Nove de Julho, no Jardim Recanto do Jaguari.</t>
+  </si>
+  <si>
+    <t>28612</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28612/indicacao.143.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a notificação do proprietário do terreno localizado na R. Claudinei Antonio Pereira, entre os imóveis 263 e 279, no Jardim Jacarandás.</t>
+  </si>
+  <si>
+    <t>28613</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28613/indicacao.144.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja realizada a operação tapa buracos na R. Pastora Eunice da Quadrangular, no Jardim Lucas Teixeira.</t>
+  </si>
+  <si>
+    <t>28614</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28614/indicacao.145.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja realizada a operação tapa-buracos na R. João Bonfante Tiense, no Jardim das Tulipas, no fundo do Mercado Certo.</t>
+  </si>
+  <si>
+    <t>28615</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28615/indicacao.146.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza de lixo e entulhos na altura do n° 687, na Rua Benjamin Constant.</t>
+  </si>
+  <si>
+    <t>28616</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28616/indicacao.147.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de um quebra-molas na Av. Américo Vaz de Lima, na altura do n° 203.</t>
+  </si>
+  <si>
+    <t>28617</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28617/indicacao.148.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza em todo o Parque da Cachoeira, ao lado do Condomínio Macaubeiras.</t>
+  </si>
+  <si>
+    <t>28618</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28618/indicacao.149.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza de entulhos na área da R. Rosário Mazzi com a R. Antônio Milan Sobrinho, no Jardim das Hortênsias.</t>
+  </si>
+  <si>
+    <t>28619</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28619/indicacao.150.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza de entulho no terreno localizado na R. Antônio Milan Sobrinho, em frente ao n° 1902, no Jardim Ipê.</t>
+  </si>
+  <si>
+    <t>28620</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28620/indicacao.151.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do mato alto do terreno localizado na R. Joaquim José de Oliveira Sobrinho, na altura do n° 383, bairro Tereza Cristina.</t>
+  </si>
+  <si>
+    <t>28621</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28621/indicacao.152.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza de entulho no terreno localizado na R. José Zaneti Sobrinho, ao lado do n° 69, no Jardim Nova República.</t>
+  </si>
+  <si>
+    <t>28637</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28637/indicacao.153.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico da R. João Marcondes Neto com a R. Sebastiana Germano Gabriel, percorrendo até o CIC, da R. Jonas Vieira de Barros, e da R. Luís Antônio Breganholi.</t>
+  </si>
+  <si>
+    <t>28638</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28638/indicacao.154.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza Av. Orlando Matielo, na altura do n° 475, no Jardim Del Plata.</t>
+  </si>
+  <si>
+    <t>28639</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28639/indicacao.155.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza da praça localizada na rua José Vilela Freire, no Jd. São Salvador.</t>
+  </si>
+  <si>
+    <t>28640</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28640/indicacao.156.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o conserto do alambrado do campo do Pratinha.</t>
+  </si>
+  <si>
+    <t>28641</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28641/indicacao.157.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a troca de lâmpada do poste localizado na rua Geraldo Estevan Rodrigues próximo ao número n° 159.</t>
+  </si>
+  <si>
+    <t>28642</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28642/indicacao.158.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do mato em volta da EMEB  Prof. João Batista Scannapieco.</t>
+  </si>
+  <si>
+    <t>28643</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28643/indicacao.159.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo, através do Departamento de Trânsito, a sinalização de trânsito na rua Guiomar Novaes, próximo ao número 185.</t>
+  </si>
+  <si>
+    <t>28644</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28644/indicacao.160.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a necessidade de poda de árvore na rua escura Rua Snugls Cereja Correia Fonseca próximo n° 84 Jardim das Rosas.</t>
+  </si>
+  <si>
+    <t>28645</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28645/indicacao.161.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo para que amplie a divulgação sobre a disponibilidade de vacinas contra Gripe para o público geral em todas as unidades de saúde do município.</t>
+  </si>
+  <si>
+    <t>28646</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28646/indicacao.162.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o conserto de vazamento no banheiro feminino da Unidade de Pronto Atendimento - UPA.</t>
+  </si>
+  <si>
+    <t>28647</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28647/indicacao.163.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de um redutor de velocidade na Av. Guilherme Guerreiro, na altura do n° 1094.</t>
+  </si>
+  <si>
+    <t>28648</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28648/indicacao.164.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a instalação de cobertura parcial na arquibancada do campo do Pratinha.</t>
+  </si>
+  <si>
+    <t>28649</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28649/indicacao.165.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o recapeamento asfáltico nas principais avenidas e ruas do Distrito Industrial.</t>
+  </si>
+  <si>
+    <t>28650</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28650/indicacao.166.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o corte de mato alto e limpeza em toda extensão da Av. Pedro Rezende Lopes, no Jardim Guanabara.</t>
+  </si>
+  <si>
+    <t>28651</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28651/indicacao.167.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo o corte de mato alto e limpeza em toda extensão da Av. José de Paiva, no Jardim Santiago Penha.</t>
+  </si>
+  <si>
+    <t>28675</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28675/indicacao.168.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que tome providências em relação a falta de água no bairro Portal da Aliança II.</t>
+  </si>
+  <si>
+    <t>28676</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28676/indicacao.169.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a colocação de placa de identificação na Praça Gilberto Coimbra Pirajá Martins.</t>
+  </si>
+  <si>
+    <t>28677</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28677/indicacao.170.pdf</t>
+  </si>
+  <si>
+    <t>"Indica ao Poder Executivo para que seja instalado uma lombada na frente da entrada da EMEB Genoefa Pan Bernardo, na Estrada Vicinal São João da Boa Vista - Santo Antonio do Jardim, no Bairro do Macuco".</t>
+  </si>
+  <si>
+    <t>28678</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28678/indicacao.171.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a limpeza do mato alto no Recanto dos Pássaros, no Jardim dos Reis e em todas as praças públicas.</t>
+  </si>
+  <si>
+    <t>28679</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28679/indicacao.172.pdf</t>
+  </si>
+  <si>
+    <t>Indica o corte do mato alto e limpeza da área da EMEB Miguel Jorge Nicolau, na Vila Fleming.</t>
+  </si>
+  <si>
+    <t>28680</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28680/indicacao.173.pdf</t>
+  </si>
+  <si>
+    <t>Indica o corte do mato alto e limpeza da praça localizada à rua Erica Cristiane de Souza, no bairro Pousada do Sol.</t>
+  </si>
+  <si>
+    <t>28681</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28681/indicacao.174.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a supressão da árvore localizada na R. Teófilo Ribeiro de Andrade, na altura do n° 797.</t>
+  </si>
+  <si>
+    <t>28682</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28682/indicacao.175.pdf</t>
+  </si>
+  <si>
+    <t>Indica a colocação de redutor próximo do cruzamento da rua Santa Filomena com a Salomão Elias, próximo a escola Padre Josué.</t>
+  </si>
+  <si>
+    <t>28683</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28683/indicacao.176.pdf</t>
+  </si>
+  <si>
+    <t>Indica Poda de árvore na rua Osvaldo Padovan Splettstoser, nº 90.</t>
+  </si>
+  <si>
+    <t>28684</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28684/indicacao.177.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a limpeza da praça do bairro Alegre, localizada entre a rua Sebastião Betti e Cesário Dias.</t>
+  </si>
+  <si>
+    <t>28009</t>
+  </si>
+  <si>
+    <t>OFEXP</t>
+  </si>
+  <si>
+    <t>Ofício do Expediente</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28009/of.expediente.01.pdf</t>
+  </si>
+  <si>
+    <t>Da Secretaria de Segurança Pública do Estado de São Paulo - Encaminha resposta ao Ofício Gabinete do Vereador n° 320 e 321/2025 de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28011</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28011/of.expediente.02.pdf</t>
+  </si>
+  <si>
+    <t>Da Secretaria de Segurança Pública do Estado de São Paulo - Encaminha resposta ao Requerimento n° 608/2025 de autoria do Vereador Luiz Paraki.</t>
+  </si>
+  <si>
+    <t>28014</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28014/of.expediente.05.pdf</t>
+  </si>
+  <si>
+    <t>Da UNIFAE - Encaminha agradecimentos pela parceria na implantação das Residências em Saúde.</t>
+  </si>
+  <si>
+    <t>28016</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28016/of.expediente.09.pdf</t>
+  </si>
+  <si>
+    <t>Do Instituto de Previdência dos Servidores Públicos do Município de São João da Boa Vista - COMUNICA os procedimentos a serem adotados pelas respectivas entidades municipais para a gestão da Previdência Complementar.</t>
+  </si>
+  <si>
+    <t>28268</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28268/of.expediente.11.pdf</t>
+  </si>
+  <si>
+    <t>Da UVESP - Encaminha parecer jurídico relativo aos Projetos de Lei do Executivo nº 02/2026, 03/2026, 04/2026 e 05/2026.</t>
+  </si>
+  <si>
+    <t>28019</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28019/of.expediente.12.pdf</t>
+  </si>
+  <si>
+    <t>Da UNIFAE - Encaminha o balancete de Receita e Despesa referente ao período de 01/12/2025 a 31/12/2025.</t>
+  </si>
+  <si>
+    <t>28021</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28021/of.expediente.14.pdf</t>
+  </si>
+  <si>
+    <t>Do Sindicato dos Empregados em Estabelecimentos de Serviços de Saúde de Campinas e Região - Encaminha solicitação de fiscalização acerca das obrigações a serem cumpridas pelo CONDERG.</t>
+  </si>
+  <si>
+    <t>28024</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28024/of.expediente.15.pdf</t>
+  </si>
+  <si>
+    <t>Do Departamento Municipal de Educação - Encaminha resposta ao Ofício do Gabinete do Vereador nº 27/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28025</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28025/of.expediente.19.pdf</t>
+  </si>
+  <si>
+    <t>Do TCESP - encaminha cópia da decisão proferida nos autos do processo eTC-00007939.989.23-2., que trata da Prestação de Contas à Prefeitura Municipal de São João da Boa Vista pelo Instituto de Gestão Educacional e Valorização do Ensino - IGEVE.</t>
+  </si>
+  <si>
+    <t>28026</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28026/of.expediente.20.pdf</t>
+  </si>
+  <si>
+    <t>Do Sindicato dos Funcionários da Prefeitura Municipal, Câmara Municipal, Autarquias, Empresas e Fundações Municipais de São João da Boa Vista - informa a aprovação do reajuste de 6% sobre o salário total, além do auxílio alimentação, a modificação da data-base do dissídio para 1º de março a partir de 2027, a aplicação automática do índice da Revisão Geral Anual (RGA) e a transformação da cesta de Natal em um cartão voucher.</t>
+  </si>
+  <si>
+    <t>28027</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28027/of.expediente.21.pdf</t>
+  </si>
+  <si>
+    <t>Da SABESP - Encaminha resposta ao Ofício do Gabinete do Vereador nº 351/2025, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
+    <t>28030</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28030/of.expediente.24.pdf</t>
+  </si>
+  <si>
+    <t>Da Unifae - Encaminha o balancete da receita e da despesa do mês de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>28259</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28259/of.expediente.35.pdf</t>
+  </si>
+  <si>
+    <t>Do 24º BPM/I - Solicita à Câmara Municipal análise da possibilidade de inclusão de dotação orçamentária específica no orçamento municipal, ou a destinação de recursos próprios, a fim de viabilizar a aquisição de equipamento destinado ao apoio à atividade policial ostensiva.</t>
+  </si>
+  <si>
+    <t>28260</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28260/of.expediente.38.pdf</t>
+  </si>
+  <si>
+    <t>Da USE Intermunicipal de São João da Boa Vista  - Solicita a realização de Sessão Solene no dia 18 de abril, em comemoração ao Dia de Allan Kardec.</t>
+  </si>
+  <si>
+    <t>28266</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28266/of.expediente.39.pdf</t>
+  </si>
+  <si>
+    <t>Do Munícipe - Carlos Tarcísio Paulo - encaminha modelo de Projeto de Lei que "Institui o Dia Municipal do Ogum" no município de São João da Boa Vista e dá outras providência".</t>
+  </si>
+  <si>
+    <t>28267</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28267/of.expediente.40.pdf</t>
+  </si>
+  <si>
+    <t>Do TJSP - Encaminha a decisão de liminar deferida  nos autos de Ação Direta de Inconstitucionalidade nº  2049225-47.2026.8.26.0000.</t>
+  </si>
+  <si>
+    <t>28305</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28305/of.expediente.46.pdf</t>
+  </si>
+  <si>
+    <t>Da Secretaria de Governo e Relações Institucionais - Informa que o Ofício do Gabinete do Vereador nº 88/2026, de autoria do Vereador Carioca, foi protocolado no Sistema SEI 001.00003095/2026-32.</t>
+  </si>
+  <si>
+    <t>28367</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28367/of.expediente.47.pdf</t>
+  </si>
+  <si>
+    <t>Da UNIFAE - Encaminha Balancete de Receita e Despesa referente ao período de 01/02/2026 à 28/02/2026.</t>
+  </si>
+  <si>
+    <t>28599</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28599/of.expediente.48.pdf</t>
+  </si>
+  <si>
+    <t>Da Primeira Estacionamentos - Encaminha a prestação de contas referente aos meses de Dezembro de 2025, e Janeiro e Fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28368</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28368/of.expediente.50.pdf</t>
+  </si>
+  <si>
+    <t>Do MPSP - Comunica o ARQUIVAMENTO do Inquérito Civil nº 0430.0000618/2023, relatando "eventuais irregularidades na Concorrência nº 01/20216 do Município de São João da Boa Vista - SP e do Contrato e respectivos aditivos firmado entre o município e a Empresa CONSTRURBAN LOGÍSTICA AMBIENTAL LTDA, para prestação de serviço de limpeza urbana do Sistema Integrado de Limpeza Pública do Município de São João da Boa Vista e será enviada ao Conselho Superior do Ministério Público para o necessário reexame.</t>
+  </si>
+  <si>
+    <t>28369</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28369/of.expediente.53.pdf</t>
+  </si>
+  <si>
+    <t>Do Gabinete do Vice-Governador do Estado de São Paulo - Encaminha o número do Processo SEI abertos a partir da solicitação da Câmara Municipal de São João da Boa Vista de recursos para a construção de alça viária no trevo Bairro Alegre, sentido Águas da Prata, em São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28370</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28370/of.expediente.54.pdf</t>
+  </si>
+  <si>
+    <t>Do Setor de Contratos da Prefeitura Municipal - Cientifica a Câmara Municipal que foi firmado, em 26 de fevereiro de 2026, o Termo de Convênio nº 001/2026 com a Santa Casa de Misericórdia "Dona Carolina Malheiros" visando a realização de cirurgias ortopédicas de média e alta complexidade, bem como consultas, exames e aquisição de OPMES, para atender a demanda reprimida dos pacientes do SUS residentes em São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28374</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28374/of.expediente.56.pdf</t>
+  </si>
+  <si>
+    <t>Do CRA-SP  - Encaminha orientações para prevenir irregularidades nas contratações por meio de licitação de serviços de administração.</t>
+  </si>
+  <si>
+    <t>28446</t>
+  </si>
+  <si>
+    <t>Outros</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28446/of.expediente.60.pdf</t>
+  </si>
+  <si>
+    <t>Do Departamento Municipal de Finanças - Solicita a cessão do Auditório  da Câmara Municipal de São João da Boa Vista para a realização de Audiência Pública no dia 10 e abril de 2026, com início as 9h e 9h30 para a Análise do cumprimento das metas fiscais referentes ao 3º quadrimestre de 2025, em conformidade com o §4º do art. 9º da Lei Complementar nº 101/2000 e Prestação de contas da saúde referente ao mesmo período.</t>
+  </si>
+  <si>
+    <t>28545</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28545/of.expediente.62.pdf</t>
+  </si>
+  <si>
+    <t>Da ONG Cara Limpinha - Requer do Poder Legislativo a criação da “Semana Oneribes Juvêncio”, bem como da instituição do “Dia Municipal do Combate às Drogas”, a ser celebrado no dia 26 de julho.</t>
+  </si>
+  <si>
+    <t>28546</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28546/of.expediente.63.pdf</t>
+  </si>
+  <si>
+    <t>Da UNIMED Leste Paulista - Encaminha resposta ao Requerimento nº 76/2026, de autoria do Vereador Leandro Thomazini.</t>
+  </si>
+  <si>
+    <t>28601</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28601/of.expediente.74.pdf</t>
+  </si>
+  <si>
+    <t>Da UNESP – Convida a Câmara Municipal para participação na Avaliação Institucional Externa da UNESP.</t>
+  </si>
+  <si>
+    <t>28665</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28665/of.expediente.75.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha resposta ao Ofício do Gabinete do Vereador nº 88/2026, de autoria do Vereador Carioca.</t>
+  </si>
+  <si>
     <t>27950</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Ofício do Gabinete do Vereador</t>
   </si>
   <si>
-    <t>Professora Hellen</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27950/of.gab.vereador.01.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27950/of.gab.vereador.01.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento Municipal de Educação informações acerca da implantação, no município, da Lei nº 15.326/2026, bem como solicita parecer acerca do enquadramento das ADIs com formação.</t>
   </si>
   <si>
     <t>27951</t>
   </si>
   <si>
-    <t>Carioca</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27951/of.gab.vereador.02.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27951/of.gab.vereador.02.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento Municipal de Meio Ambiente que adote providências acerca da poda ou do corte de uma árvore localizada na Rua Luiz Lázaro Zamenhoff, nº 147, no bairro São Marcos.</t>
   </si>
   <si>
     <t>27952</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27952/of.gab.vereador.03.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27952/of.gab.vereador.03.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que promova a Operação Tapa-Buracos na Estrada Municipal Pedra Branca, na altura do número 320, na região do antigo Clube Vale Verde.</t>
   </si>
   <si>
     <t>27953</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27953/of.gab.vereador.04.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27953/of.gab.vereador.04.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizada a cobertura do buraco existente na Rua Nossa Senhora Aparecida, no bairro São Lázaro, na altura do n° 04, em frente ao Casa de Carnes Family.</t>
   </si>
   <si>
     <t>27954</t>
   </si>
   <si>
-    <t>Leandro Thomazini</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27954/of.gab.vereador.05.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27954/of.gab.vereador.05.pdf</t>
   </si>
   <si>
     <t>Solicita o corte do mato alto e limpeza da praça localizada na esquina da Rua Moacir Ferreira com a Rua Lurdes Maria de Almeida, na Vila Luzitana.</t>
   </si>
   <si>
     <t>27955</t>
   </si>
   <si>
-    <t>Tomé</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita ao Poder Executivo que determine ao Departamento de Recursos Humanos o descongelamento do cômputo do tempo de serviço para fins de reestabelecimento dos adicionais temporais e outros benefícios que têm como fato gerador o tempo de serviço público.</t>
   </si>
   <si>
     <t>27956</t>
   </si>
   <si>
-    <t>Nei da Farmácia</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27956/of.gab.vereador.07.pdf</t>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27956/of.gab.vereador.07.pdf</t>
   </si>
   <si>
     <t>Encaminho Congratulações à Ordem Internacional do Arco-Íris para Meninas, pela passagem dos 20 (vinte) anos de fundação da Assembleia Ânima nº 23.</t>
   </si>
   <si>
     <t>27973</t>
   </si>
   <si>
     <t>Solicita ao Capitão da PM do Batalhão que seja disponibilizada uma viatura para o acompanhamento da Sessão de Posse dos vereadores eleitos após o procedimento de retotalização dos votos.</t>
+  </si>
+  <si>
+    <t>27974</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27974/of.gab.vereador.10.pdf</t>
+  </si>
+  <si>
+    <t>Convida o Tenente-Coronel PM Luiz Gustavo Gotardo, Comandante do 24º BPM/I, para realizar uma visita institucional à Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>27982</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27982/of.gab.vereador.11.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que inicie os estudos necessários para a elaboração do projeto de lei complementar, visando adequar o cargo de Assistente de Desenvolvimento da Infância, conforme dispõe a lei federal 15.326/2026.</t>
+  </si>
+  <si>
+    <t>27975</t>
+  </si>
+  <si>
+    <t>Carioca, Luiz Paraki</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27975/of.gab.vereador.12.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações a respeito do projeto e cronograma das obras para evitar as enchentes na cidade.</t>
+  </si>
+  <si>
+    <t>27976</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27976/of.gab.vereador.13.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Saúde a limpeza dentro das unidades de saúde.</t>
+  </si>
+  <si>
+    <t>27977</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Meio Ambiente que tome providências a respeito do recolhimento de lixo reciclável, orgânico e da roçada de mato alto nos terrenos municipais, bem como a cobrança da roçada pelos proprietários de terrenos particulares.</t>
+  </si>
+  <si>
+    <t>27978</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27978/of.gab.vereador.15.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Meio Ambiente providências a limpeza do mato alto no terrenos municipais, bem como notificação ao proprietários de terrenos particulares para que façam a roçada em suas propriedades.</t>
+  </si>
+  <si>
+    <t>27979</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27979/of.gab.vereador.16.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Educação a limpeza do mato alto ao redor das EMEB's.</t>
+  </si>
+  <si>
+    <t>27980</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27980/of.gab.vereador.18.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Educação que providencie a limpeza interna das escolas municipais por meio de funcionários contratados especificamente para esse fim.</t>
+  </si>
+  <si>
+    <t>27981</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27981/of.gab.vereador.28.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a documentação detalhadada Associação UNIDOS PELOS ANIMAIS - Grupo de apoio, resgate e defesa dos animais, em razão das suas indicações para membros titular e suplente do Conselho Municipal de Saúde para o biênio 2024/2026.</t>
+  </si>
+  <si>
+    <t>27983</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27983/of.gab.vereador.25.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação à ELEKTRO para que realize poda na árvore localizada na  Rua Nazareno Tomé em frente ao Top Tênis ao lado do estacionamento da Escola de Ensino Infantil Acalanto.</t>
+  </si>
+  <si>
+    <t>27984</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27984/of.gab.vereador.27.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento Municipal de Educação manutenção e cuidados de higiene e limpeza em todas as EMEB`s municipais.</t>
+  </si>
+  <si>
+    <t>27985</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27985/of.gab.vereador.31.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha à ELEKTRO pedido de poda de árvore localizada na rua Orlando Fraccari 383. bairro Recanto do Bosque.</t>
+  </si>
+  <si>
+    <t>27990</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27990/of.gab.vereador.29.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências em relação ao jardim localizado na sala de espera do Centro de Especialidades Médicas da Vila Conrado.</t>
+  </si>
+  <si>
+    <t>27987</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27987/of.gab.vereador.32.pdf</t>
+  </si>
+  <si>
+    <t>Ao Departamento de Obras - Solicita informações a respeito da responsabilidade de manter em condições de trafego a estrada que passa pela Fazenda Boa Vista e pede providências.</t>
+  </si>
+  <si>
+    <t>27986</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27986/of.gab.vereador.33.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Obras e Serviços Públicos a colocação de cascalho na estrada de terra que fica na entrada da Capituva, sentido Dedini.</t>
+  </si>
+  <si>
+    <t>27988</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27988/of.gab.vereador.34.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a troca da luz queimada do poste em frente a Delegacia de Polícia localizada na rua Franklin Roosevelt nº 80.</t>
+  </si>
+  <si>
+    <t>28217</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28217/of.gab.vereador.36.pdf</t>
+  </si>
+  <si>
+    <t>Ofício requisitando a destinação da emenda parlamentar para o Departamento de Educação.</t>
+  </si>
+  <si>
+    <t>28218</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28218/of.gab.vereador.37.pdf</t>
+  </si>
+  <si>
+    <t>Ofício requisitando a destinação da Emenda Impositiva para o DMS -CCZ</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28000/of.gab.vereador.38.pdf</t>
+  </si>
+  <si>
+    <t>Ofício referente a execução de emenda impositiva a ser enviada ao DMS</t>
+  </si>
+  <si>
+    <t>28219</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28219/of.gab.vereador.39.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva para o departamento de saúde.</t>
+  </si>
+  <si>
+    <t>28001</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28001/of.gab.vereador.40.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva no Departamento de Esportes</t>
+  </si>
+  <si>
+    <t>28002</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28002/of.gab.vereador.41.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva no departamento de saúde no valor de R$ 20.000,00</t>
+  </si>
+  <si>
+    <t>28220</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28220/of.gab.vereador.42.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a destinação da emenda positiva para o departamento de saúde no valor de R$ 140.000,00</t>
+  </si>
+  <si>
+    <t>28003</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28003/of.gab.vereador.43.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a destinação da emenda impositiva para o Departamento de Educação</t>
+  </si>
+  <si>
+    <t>27993</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27993/of.gab.vereador.44.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Saúde o valor estimado para zerar a fila de cirurgias eletivas pendentes do SUS.</t>
+  </si>
+  <si>
+    <t>27989</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27989/of.gab.vereador.45.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo urgência na manutenção do telhado da UPA para conter a água das chuvas.</t>
+  </si>
+  <si>
+    <t>27991</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27991/of.gab.vereador.46.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Departamento de Obras a manutenção a boca-de-lobo que fica entre as ruas José Moreira Rodrigues e Alcendino Tonizza nº 360, no Jardim Sol Nascente.</t>
+  </si>
+  <si>
+    <t>28155</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28155/of.gab.47.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a renúncia do cargo de 1ª Secretária da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>28221</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28221/of.gab.vereador.48.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de indicação de execução de emenda impositiva Associação Laudate.</t>
+  </si>
+  <si>
+    <t>28222</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28222/of.gab.vereador.49.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de execução de emenda impositiva a Associação Ágape.</t>
+  </si>
+  <si>
+    <t>28223</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28223/of.gab.vereador.50.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de emenda impositiva 006/2025 à Casa de Caridade Luz Divina.</t>
+  </si>
+  <si>
+    <t>28224</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28224/of.gab.vereador.51.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de solicitação de execução da emenda impositiva 008/2025 - ADES</t>
+  </si>
+  <si>
+    <t>28225</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28225/of.gab.vereador.52.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva nº 011/2025.</t>
+  </si>
+  <si>
+    <t>28226</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28226/of.gab.vereador.53.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva 012/2025 - ADES</t>
+  </si>
+  <si>
+    <t>28227</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28227/of.gab.vereador.54.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva 013/2025.</t>
+  </si>
+  <si>
+    <t>28228</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28228/of.gab.vereador.55.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva nº 014/2025 - ADES</t>
+  </si>
+  <si>
+    <t>28229</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28229/of.gab.vereador.56.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva nº 015/2025 - ADES</t>
+  </si>
+  <si>
+    <t>28230</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28230/of.gab.vereador.57.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva nº 016/2025 - ADES</t>
+  </si>
+  <si>
+    <t>28231</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28231/of.gab.vereador.58.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva nº 042/2025</t>
+  </si>
+  <si>
+    <t>28234</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28234/of.gab.vereador.59.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de execução de emenda orçamentária da emenda impositiva nº 043/2025</t>
+  </si>
+  <si>
+    <t>28236</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28236/of.gab.vereador.60.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva 044/2025</t>
+  </si>
+  <si>
+    <t>28238</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28238/of.gab.vereador.61.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva nº 02/2025 - Reio Futsal</t>
+  </si>
+  <si>
+    <t>28240</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28240/of.gab.vereador.62.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução a emenda impositiva 003/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28242</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28242/of.gab.vereador.63.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 025/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28244</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28244/of.gab.vereador.64.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda orçamentária 026/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28245</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28245/of.gab.vereador.65.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 027/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28247</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28247/of.gab.vereador.66.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 028/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28249</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28249/of.gab.vereador.67.pdf</t>
+  </si>
+  <si>
+    <t>Oficio solicitando a execução da emenda impositiva 029/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28250</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28250/of.gab.vereador.68.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva nº 030/2025 - CAMID</t>
+  </si>
+  <si>
+    <t>28251</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28251/of.gab.vereador.69.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução orçamentária da emenda impositiva 05/2025 - Lar Vicentino São José</t>
+  </si>
+  <si>
+    <t>28253</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28253/of.gab.vereador.70.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 032/2025 - Lar Vicentino</t>
+  </si>
+  <si>
+    <t>28233</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28233/of.gab.vereador.72.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 007/2025 - PET Feliz</t>
+  </si>
+  <si>
+    <t>28235</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28235/of.gab.vereador.73.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 009/2025 - UNIFEOB.</t>
+  </si>
+  <si>
+    <t>28237</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28237/of.gab.vereador.74.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando execução da emenda impositiva 017/2025 - Lar do Pequeno Vicente</t>
+  </si>
+  <si>
+    <t>28239</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28239/of.gab.vereador.75.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva nº 020/2025 - DMS</t>
+  </si>
+  <si>
+    <t>28241</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28241/of.gab.vereador.76.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva nº 023/2025 - DMS</t>
+  </si>
+  <si>
+    <t>28243</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28243/of.gab.vereador.77.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 024/2025</t>
+  </si>
+  <si>
+    <t>28246</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28246/of.gab.vereador.78.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 31/2025 - Associação São Francisco</t>
+  </si>
+  <si>
+    <t>28248</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28248/of.gab.vereador.79.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 039/2025</t>
+  </si>
+  <si>
+    <t>28252</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28252/of.gab.vereador.80.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 040/2025 - Associação São Francisco</t>
+  </si>
+  <si>
+    <t>28254</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28254/of.gab.vereador.81.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 033/2025 - APAE</t>
+  </si>
+  <si>
+    <t>28255</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28255/of.gab.vereador.82.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 041/2025 - APAE</t>
+  </si>
+  <si>
+    <t>28256</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28256/of.gab.vereador.83.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 046/2025 - AEHA</t>
+  </si>
+  <si>
+    <t>28257</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28257/of.gab.vereador.84.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando execução da emenda impositiva 047/2025</t>
+  </si>
+  <si>
+    <t>28258</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28258/of.gab.vereador.85.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 037/2025 - Santa Casa</t>
+  </si>
+  <si>
+    <t>28156</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28156/of.gab.vereador.86.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito informações sobre quais medidas estão sendo tomadas para resolver a situação das enchentes que assolam os moradores há anos, sabendo que é um problema de planejamento urbano. Também gostaria de saber se será dado algum amparo às famílias que foram vítimas das enchentes. Por último, uma previsão de revisão do projeto de isenção de IPTU aos imóveis em área de risco, que tem apresentado falhas.</t>
+  </si>
+  <si>
+    <t>28161</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28161/of.gab.vereador.87.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Deputada Federal Renata Abreu e ao Deputado Estadual Marcelo  Aguiar o envio de Emenda Parlamentar para desapropriação de imóveis atingidos por enchentes.</t>
+  </si>
+  <si>
+    <t>28232</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28232/of.gab.vereador.71.pdf</t>
+  </si>
+  <si>
+    <t>Ofício solicitando a execução da emenda impositiva 045/2025.</t>
+  </si>
+  <si>
+    <t>28359</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28359/of.gab.vereador.90.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Excelentíssima Senhora Marina Helou, Deputada Estadual, o envio de emenda parlamentar a ser destinada à construção de um campo society no bairro do Resedás.</t>
+  </si>
+  <si>
+    <t>28360</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28360/of.gab.vereador.91.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Excelentíssima Senhora Marina Helou, Deputada Estadual, o envio de emenda parlamentar a ser destinada à construção de uma pista de pump track no município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28366</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28366/of.gab.vereador.92.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha ao Excelentíssimo Senhor Ministro Paulo Teixeira pedido de interseção junto aos órgãos competentes para possibilitar a contemplação no Programa CPOP do Cursinho Popular Sanjoanense.</t>
+  </si>
+  <si>
+    <t>28410</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28410/of.gab.vereador.93.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o pedido formulado através do Requerimento nº 24/2026, ante a conclusão do prazo para o envio de resposta sem retorno.</t>
+  </si>
+  <si>
+    <t>28464</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28464/of.gab.vereador.94.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que avalie a possibilidade de se estabelecer um espaço destinado a vagas de estacionamento exclusivas para motos na Rua Campos Sales, na altura do número 494.</t>
+  </si>
+  <si>
+    <t>28627</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28627/of.gab.vereador.96.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao 24º Batalhão da Polícia Militar a estatística de roubos e furtos ocorridos em São João da Boa Vista no período de janeiro de 2025 até maio de 2026.</t>
+  </si>
+  <si>
+    <t>28127</t>
+  </si>
+  <si>
+    <t>RUR</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28127/projeto.resolucao.02.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção à alínea “c” do inciso IV do Art. 148 do Regimento Interno, solicitamos que seja dada URGÊNCIA ESPECIAL aos seguintes documentos: _x000D_
+_x000D_
+- Projeto de Resolução nº 02/2026 – Da Mesa Diretora – Concede licença de 01 (um) dia do cargo de Vereador ao Senhor Leandro Thomazini. _x000D_
+_x000D_
+- Projeto de Decreto Legislativo nº 12/2025 – De autoria do Vereador Pastor Carlos – Concede o Prêmio “Mulher Destaque do Ano” à senhora Roseli de Fatima Severino de Souza.</t>
+  </si>
+  <si>
+    <t>28308</t>
+  </si>
+  <si>
+    <t>Em atenção ao art. 148, inciso IV, alínea “a” do Regimento Interno, solicitamos que seja dada URGÊNCIA ESPECIAL ao seguinte documento: _x000D_
+_x000D_
+- Projeto de Lei nº 18/2026 – Do Executivo – Concede remissão do Imposto Predial e Territorial Urbano - IPTU e da Contribuição de Iluminação Pública - CIP, para imóveis comprovadamente afetados pelas enchentes provocadas pelas chuvas ocorridas no Município de São João da Boa Vista, institui o respectivo processo administrativo de habilitação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28413</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28413/pl.executivo.20_-_req_urg.03.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao art. 148, inciso IV, alínea “a” do Regimento Interno, solicitamos que seja dada URGÊNCIA ESPECIAL ao seguinte documento:_x000D_
+_x000D_
+- Projeto de Lei nº 20/2026 – Do Executivo – Dispõe sobre os valores de transferência pelo Município ao CONDERG - Consórcio de Desenvolvimento de Região de Governo de São João da Boa Vista para os fins de assegurar a igualdade de associação, de acordo com a proporcionalidade de utilização dos serviços, assim como a manutenção do equilíbrio financeiro da entidade.</t>
+  </si>
+  <si>
+    <t>28444</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28444/projeto.resolucao.04_-_req._urg.04.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao art. 148, inciso IV, alínea “a” do Regimento Interno, solicitamos que seja dada URGÊNCIA ESPECIAL ao seguinte documento: _x000D_
+_x000D_
+- Projeto de Resolução nº 04/2026 – De autoria da Mesa Diretora da Câmara Municipal – Dispõe sobre a doação de bens patrimoniais móveis à Prefeitura Municipal de São João da Boa Vista para serem utilizados nos Departamentos Municipais, e os bens que não estiverem em condições de uso para que sejam encaminhados para leilão ou descarte.</t>
+  </si>
+  <si>
+    <t>28474</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28474/pl.executivo.24-_requerimento_de_urgencia_05.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção ao art. 148, inciso IV, alínea “a” do Regimento Interno, solicitamos que seja dada URGÊNCIA ESPECIAL ao seguinte documento: _x000D_
+_x000D_
+- Projeto de Lei nº 24/2026 – Do Executivo – Concede remissão de tributos municipais para pessoas jurídicas e contribuintes individuais cujo imóvel tenha sido comprovadamente afetado por enchentes no Município de São João da Boa Vista.</t>
+  </si>
+  <si>
+    <t>28591</t>
+  </si>
+  <si>
+    <t>Em atenção ao art. 148, inciso IV, alínea “a” do Regimento Interno, solicitamos que seja dada URGÊNCIA ESPECIAL aos seguintes documentos: _x000D_
+_x000D_
+- Projeto de Decreto Legislativo nº 26/2026 – De autoria do Vereador Pastor Carlos – Concede Medalha de Mérito Esportivo ao senhor Álvaro Bezerra de Araújo. _x000D_
+- Projeto de Decreto Legislativo nº 27/2026 – De autoria do Vereador Alexandre Sassarão – Projeto de Decreto Legislativo concedendo a Medalha de Mérito Esportivo ao atleta Gustavo Franco Léo. _x000D_
+- Projeto de Decreto Legislativo nº 28/2026 – De autoria do Vereador Tarcísio Munhoz – Concede medalha de Mérito Cívico ‘24 de junho’ à senhora Izabela Parra Martucci. _x000D_
+- Projeto de Decreto Legislativo nº 29/2026 – De autoria do Vereador Luiz Paraki – Concede Medalha de Mérito Esportivo à senhora Pâmela Caroline Mançano Cavini. _x000D_
+- Projeto de Decreto Legislativo nº 30/2026 – De autoria do Vereador Tarcísio Munhoz – Concede Medalha de Mérito Esportivo ao senhor Lucas Moreira Amaro.</t>
+  </si>
+  <si>
+    <t>28466</t>
+  </si>
+  <si>
+    <t>PAUT</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28466/pauta_da_ordem_do_dia_da_01a_sessao_ordinaria_dia_19_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 1ª Sessão Ordinária do dia 19 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28467</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28467/pauta_da_ordem_do_dia_da_02a_sessao_ordinaria_dia_23_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 2a Sessão Ordinária do dia 23 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>28468</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28468/pauta_da_ordem_do_dia_da_03a_sessao_ordinaria_dia_02_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 3ª Sessão Ordinária do dia 2 de março de 2026.</t>
+  </si>
+  <si>
+    <t>28469</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28469/pauta_da_ordem_do_dia_da_04a_sessao_ordinaria_dia_09_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 4ª Sessão Ordinária do dia 9 de março de 2026.</t>
+  </si>
+  <si>
+    <t>28470</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28470/pauta_da_ordem_do_dia_da_05a_sessao_ordinaria_dia_16_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 5a Sessão Ordinária do dia 16 de março de 2026.</t>
+  </si>
+  <si>
+    <t>28471</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28471/pauta_da_ordem_do_dia_da_06a_sessao_ordinaria_dia_23_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 6a Sessão Ordinária do dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>28472</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28472/pauta_da_ordem_do_dia_da_07a_sessao_ordinaria_dia_30_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 7ª Sessão Ordinária do dia 30 de março de 2026.</t>
+  </si>
+  <si>
+    <t>28473</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28473/pauta_da_ordem_do_dia_da_08a_sessao_ordinaria_dia_06_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pauta da 8ª Sessão Ordinária do dia 6 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>28465</t>
+  </si>
+  <si>
+    <t>Pauta da Ordem do dia da 9ª Sessão Ordinária do dia 13 de abril de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -600,69 +7446,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27964/of.executivo.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27966/of.executivo.03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27967/of.executivo.04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27968/of.executivo.05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27969/of.executivo.06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27971/of.executivo.08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27949/of.vereador.01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27963/of.vereador.02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27950/of.gab.vereador.01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27951/of.gab.vereador.02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27952/of.gab.vereador.03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27953/of.gab.vereador.04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27954/of.gab.vereador.05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27956/of.gab.vereador.07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28449/projeto.emenda.lei.organica.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28084/pl.executivo.01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27995/pl.executivo.03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27996/pl.executivo.04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28085/pl.executivo.05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28089/pl.executivo.07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28149/pl.executivo.12.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28151/pl.executivo.13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28153/pl.executivo.15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28154/pl.executivo.16.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28310/pl.executivo.17.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28311/pl.executivo.18_-_requerimento_de_urgencia_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28411/pl.executivo.19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28412/pl.executivo.20_-_req_urg.03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28482/pl.executivo.21-_complementar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28477/autografo.34.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28478/pl.executivo.24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28597/pl.executivo.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28661/pl.executivo.26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28662/pl.executivo.27.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28663/pl.executivo.28.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27994/pl.executivo.02_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28090/pl.executivo.08_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28091/pl.executivo.09__-_complementar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28092/pl.executivo.10_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27997/pl.executivo.11_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28152/pl.executivo.14_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28475/pl.executivo.21_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28476/pl.executivo.22-_complementar.-_of.executivo.154.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28309/pl.executivo.06_-_complementar_-__substitutivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27964/of.executivo.01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27965/of.executivo.02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27966/of.executivo.03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27967/of.executivo.04.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27968/of.executivo.05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27969/of.executivo.06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27970/of.executivo.07.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27971/of.executivo.08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28044/of.executivo.09.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28045/of.executivo.10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28048/of.executivo.11.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28050/of.executivo.12.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28053/of.executivo.13.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28055/of.executivo.14.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28116/of.executivo.15.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28057/of.executivo.16.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28058/of.executivo.18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28059/of.executivo.19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28061/of.executivo.20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28063/of.executivo.21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27992/of.executivo.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28117/of.executivo.20.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28118/of.executivo.24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28119/of.executivo.25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28120/of.executivo.26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28121/of.executivo.27.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28122/of.executivo.29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28123/of.executivo.30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28124/of.executivo.31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28125/of.executivo.32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28126/of.executivo.33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28162/of.executivo.34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28163/of.executivo.35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28164/of.executivo.36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28165/of.executivo.37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28166/of.executivo.38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28167/of.executivo.39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28261/of.executivo.43.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28262/of.executivo.44.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28263/of.executivo.45.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28264/of.executivo.47.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28299/of.executivo.48.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28265/of.executivo.49.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28316/of.executivo.50.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28317/of.executivo.51.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28318/of.executivo.52.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28319/of.executivo.53.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28320/of.executivo.54.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28321/of.executivo.55.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28322/of.executivo.56.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28323/of.executivo.57.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28324/of.executivo.58.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28325/of.executivo.59.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28326/of.executivo.60.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28327/of.executivo.61.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28328/of.executivo.62.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28329/of.executivo.63.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28330/of.executivo.64.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28331/of.executivo.65.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28371/of.executivo.66.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28372/of.executivo.67.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28373/of.executivo.68.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28414/of.executivo.69.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28415/of.executivo.70.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28416/of.executivo.71.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28417/of.executivo.72.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28421/of.executivo.73.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28418/of.executivo.74.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28419/of.executivo.75.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28420/of.executivo.76.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28422/of.executivo.77.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28423/of.executivo.78.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28424/of.executivo.80.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28425/of.executivo.81.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28426/of.executivo.82.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28427/of.executivo.83.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28428/of.executivo.84.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28429/of.executivo.85.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28430/of.executivo.86.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28431/of.executivo.87.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28432/of.executivo.88.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28433/of.executivo.90.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28447/of.executivo.91.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28448/of.executivo.92.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28483/of.executivo.93.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28484/of.executivo.94.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28485/of.executivo.95.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28486/of.executivo.96.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28487/of.executivo.97.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28488/of.executivo.98.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28489/of.executivo.99.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28490/of.executivo.100.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28491/of.executivo.101.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28492/of.executivo.102.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28493/of.executivo.103.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28494/of.executivo.104.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28495/of.executivo.105.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28496/of.executivo.106.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28497/of.executivo.107.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28498/of.executivo.108.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28499/of.executivo.109.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28500/of.executivo.110.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28501/of.executivo.111.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28502/of.executivo.112.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28503/of.executivo.113.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28504/of.executivo.114.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28505/of.executivo.115.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28506/of.executivo.116.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28507/of.executivo.117.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28508/of.executivo.118.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28509/of.executivo.119.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28548/of.executivo.121.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28549/of.executivo.122.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28550/of.executivo.124.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28547/of.executivo.126.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28551/of.executivo.127.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28552/of.executivo.128.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28553/of.executivo.129.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28554/of.executivo.130.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28555/of.executivo.131.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28556/of.executivo.134.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28557/of.executivo.135.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28558/of.executivo.136.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28559/of.executivo.137.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28560/of.executivo.138.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28573/of.executivo.139_-_pl.legislativo.05.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28561/of.executivo.140.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28574/of.executivo.141_-_pl.legislativo.64.2025_-_of.expediente.209.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28563/of.executivo.142.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28564/of.executivo.143.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28598/of.executivo.144.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28622/of.executivo.145.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28623/of.executivo.146.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28624/of.executivo.147.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28625/of.executivo.148.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28626/of.executivo.149.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28628/of.executivo.150.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28629/of.executivo.151.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28630/of.executivo.152.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28631/of.executivo.153.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28685/of.executivo.154-_pl.executivo.22-_complementar.-.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27998/pl.legislativo.01_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27999/pl.legislativo.02_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28172/pl.legislativo.03_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28173/pl.legislativo.04.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28298/pl.legislativo.05.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28312/pl.legislativo.06.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28664/pl.legislativo.07.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28689/pl.legislativo.08.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28094/projeto.decreto.legislativo.01.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28095/projeto.decreto.legislativo.02.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28097/projeto.decreto.legislativo.03.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28098/projeto.decreto.legislativo.04.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28099/projeto.decreto.legislativo.05.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28100/projeto.decreto.legislativo.06.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28101/projeto.decreto.legislativo.07.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28102/projeto.decreto.legislativo.08.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28103/projeto.decreto.legislativo.09.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28104/projeto.decreto.legislativo.10.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28105/projeto.decreto.legislativo.11.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28130/projeto.decreto.legislativo.12.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28434/projeto.decreto.legislativo.13.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28479/projeto.decreto.legislativo.14.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28480/projeto.decreto.legislativo.15.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28481/projeto.decreto.legislativo.16.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28562/projeto.decreto.legislativo.17.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28565/projeto.decreto.legislativo.18.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28566/projeto.decreto.legislativo.19.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28567/projeto.decreto.legislativo.20.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28568/projeto.decreto.legislativo.21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28569/projeto.decreto.legislativo.22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28572/projeto.decreto.legislativo.23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28571/projeto.decreto.legislativo.24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28570/projeto.decreto.legislativo.25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28592/projeto.decreto.legislativo.26.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28593/projeto.decreto.legislativo.27.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28594/projeto.decreto.legislativo.28.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28595/projeto.decreto.legislativo.29.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28596/projeto.decreto.legislativo.30.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28129/projeto.resolucao.02.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28313/projeto.resolucao.03.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28445/projeto.resolucao.04.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28600/projeto.resolucao.05.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28687/projeto.resolucao.06.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28688/projeto.resolucao.07.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27949/of.vereador.01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27963/of.vereador.02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28108/of.vereador.03.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28314/of.vereador.04.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28315/of.vereador.05.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28575/of.vereador.06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28690/of.vereador.07.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28691/of.vereador.08.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28010/mocao.01.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28012/mocao.02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28013/mocao.03.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28015/mocao.04.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28017/mocao.05.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28018/mocao.06.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28158/mocao.08.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28159/mocao.09.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28160/mocao.10.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28169/mocao.11.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28170/mocao.12.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28300/mocao.13.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28301/mocao.14.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28302/mocao.15.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28303/mocao.16.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28304/mocao.17.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28361/mocao.18.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28362/mocao.19.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28363/mocao.20.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28364/mocao.21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28365/mocao.22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28407/mocao.23.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28408/mocao.24.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28409/mocao.25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28450/mocao.26.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28510/mocao.28.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28511/mocao.29.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28512/mocao.30.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28588/mocao.31.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28589/mocao.32.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28590/mocao.33.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28602/mocao.34.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28632/mocao.35.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28633/mocao.36.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28634/mocao.37.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28635/mocao.38.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28636/mocao.39.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28666/mocao.40.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28667/mocao.41.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28668/mocao.42.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28022/requerimento.01.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28023/requerimento.02.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28029/requerimento.04.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28031/requerimento.05.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28032/requerimento.06.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28033/requerimento.07.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28034/requerimento.08.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28035/requerimento.09.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28036/requerimento.10.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28037/requerimento.11.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28038/requerimento.12.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28039/requerimento.13.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28040/requerimento.14.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28041/requerimento.15.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28042/requerimento.16.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28043/requerimento.17.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28144/requerimento.18.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28145/requerimento.19.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28146/requerimento.20.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28147/requerimento.21.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28148/requerimento.22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28150/requerimento.24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28188/requerimento.25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28189/requerimento.26.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28190/requerimento.27.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28191/requerimento.28.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28192/requerimento.29.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28193/requerimento.30.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28194/requerimento.31.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28195/requerimento.32.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28196/requerimento.33.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28197/requerimento.34.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28198/requerimento.35.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28199/requerimento.36.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28200/requerimento.37.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28201/requerimento.38.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28202/requerimento.39.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28203/requerimento.40.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28204/requerimento.41.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28205/requerimento.42.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28206/requerimento.43.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28207/requerimento.44.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28208/requerimento.45.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28209/requerimento.46.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28210/requerimento.47.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28211/requerimento.48.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28212/requerimento.49.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28213/requerimento.50.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28214/requerimento.51.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28215/requerimento.52.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28216/requerimento.53.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28284/requerimento.54.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28285/requerimento.55.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28286/requerimento.56.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28287/requerimento.57.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28288/requerimento.58.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28307/requerimento.59.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28289/requerimento.60.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28290/requerimento.61.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28291/requerimento.62.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28292/requerimento.63.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28375/requerimento.64.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28293/requerimento.65.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28294/requerimento.66.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28295/requerimento.67.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28296/requerimento.68.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28297/requerimento.70.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28333/requerimento.71.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28334/requerimento.72.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28343/requerimento.73.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28332/requerimento.74_-_pl.legislativo.56_2025_-_of.executivo.753.25.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28335/requerimento.75.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28344/requerimento.76.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28336/requerimento.77.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28337/requerimento.78.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28338/requerimento.79.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28339/requerimento.80.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28345/requerimento.81.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28340/requerimento.82.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28341/requerimento.83.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28346/requerimento.84.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28342/requerimento.85.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28376/requerimento.86.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28377/requerimento.87.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28378/requerimento.88.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28380/requerimento.90.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28381/requerimento.91.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28382/requerimento.92.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28383/requerimento.93.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28384/requerimento.94.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28385/requerimento.95.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28386/requerimento.96.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28387/requerimento.97.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28388/requerimento.98.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28389/requerimento.99.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28390/requerimento.100.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28391/requerimento.101.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28435/requerimento.102.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28392/requerimento.103.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28436/requerimento.104.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28437/requerimento.105.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28438/requerimento.106.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28439/requerimento.107.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28451/requerimento.108.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28452/requerimento.109.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28453/requerimento.110.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28454/requerimento.111.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28455/requerimento.112.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28513/requerimento.113.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28514/requerimento.114.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28515/requerimento.115.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28516/requerimento.116.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28517/requerimento.117.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28518/requerimento.118.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28519/requerimento.119.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28583/requerimento.121.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28584/requerimento.122.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28585/requerimento.123.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28586/requerimento.124.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28587/requerimento.125.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28603/requerimento.126.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28604/requerimento.127.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28605/requerimento.128.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28652/requerimento.129.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28653/requerimento.130.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28654/requerimento.132.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28655/requerimento.133.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28656/requerimento.134.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28657/requerimento.135.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28658/requerimento.136.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28659/requerimento.137.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28660/requerimento.138.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28669/requerimento.139.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28670/requerimento.140.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28671/requerimento.141.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28672/requerimento.142.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28673/requerimento.143.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28674/requerimento.147.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28046/indicacao.01.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28047/indicacao.02.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28049/indicacao.03.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28051/indicacao.04.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28052/indicacao.05.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28054/indicacao.06.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28056/indicacao.07.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28060/indicacao.08.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28062/indicacao.09.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28064/indicacao.10.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28065/indicacao.11.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28066/indicacao.12.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28067/indicacao.13.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28068/indicacao.14.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28069/indicacao.15.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28070/indicacao.16.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28071/indicacao.17.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28072/indicacao.18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28073/indicacao.19.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28074/indicacao.20.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28131/indicacao.21.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28132/indicacao.22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28133/indicacao.23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28134/indicacao.24.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28135/indicacao.25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28136/indicacao.26.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28137/indicacao.27.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28138/indicacao.28.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28139/indicacao.29.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28140/indicacao.30.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28141/indicacao.31.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28142/indicacao.32.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28143/indicacao.33.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28171/indicacao.34.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28174/indicacao.35.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28175/indicacao.36.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28176/indicacao.37.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28177/indicacao.38.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28178/indicacao.39.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28179/indicacao.40.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28180/indicacao.41.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28181/indicacao.42.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28182/indicacao.43.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28183/indicacao.44.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28184/indicacao.45.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28185/indicacao.46.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28186/indicacao.47.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28187/indicacao.48.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28269/indicacao.49.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28270/indicacao.50.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28271/indicacao.51.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28272/indicacao.52.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28273/indicacao.53.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28274/indicacao.54.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28275/indicacao.55.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28306/indicacao.56.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28276/indicacao.57.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28277/indicacao.58.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28278/indicacao.59.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28279/indicacao.60.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28280/indicacao.61.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28281/indicacao.62.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28282/indicacao.63.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28283/indicacao.64.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28347/indicacao.65.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28348/indicacao.66.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28349/indicacao.67.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28350/indicacao.68.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28351/indicacao.69.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28352/indicacao.70.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28353/indicacao.71.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28354/indicacao.72.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28355/indicacao.73.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28358/indicacao.74.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28356/indicacao.75.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28357/indicacao.76.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28393/indicacao.77.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28394/indicacao.78.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28395/indicacao.79.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28396/indicacao.80.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28397/indicacao.81.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28398/indicacao.82.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28399/indicacao.83.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28400/indicacao.84.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28401/indicacao.85.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28402/indicacao.86.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28440/indicacao.87.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28403/indicacao.88.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28404/indicacao.89.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28405/indicacao.90.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28406/indicacao.91.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28441/indicacao.92.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28442/indicacao.93.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28443/indicacao.94.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28456/indicacao.95.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28457/indicacao.97.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28458/indicacao.98.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28459/indicacao.99.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28460/indicacao.100.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28461/indicacao.101.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28462/indicacao.102.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28520/indicacao.103.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28521/indicacao.104.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28522/indicacao.105.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28523/indicacao.106.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28524/indicacao.107.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28525/indicacao.108.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28526/indicacao.109.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28527/indicacao.110.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28528/indicacao.111.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28529/indicacao.112.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28530/indicacao.113.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28531/indicacao.114.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28532/indicacao.115.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28533/indicacao.116.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28534/indicacao.117.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28535/indicacao.118.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28536/indicacao.119.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28537/indicacao.120.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28538/indicacao.121.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28539/indicacao.122.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28540/indicacao.123.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28541/indicacao.124.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28542/indicacao.125.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28543/indicacao.126.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28544/indicacao.127.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28577/indicacao.128.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28578/indicacao.130.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28579/indicacao.131.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28580/indicacao.132.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28581/indicacao.133.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28576/indicacao.134.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28582/indicacao.135.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28606/indicacao.136.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28607/indicacao.137.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28608/indicacao.139.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28609/indicacao.140.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28610/indicacao.141.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28611/indicacao.142.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28612/indicacao.143.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28613/indicacao.144.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28614/indicacao.145.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28615/indicacao.146.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28616/indicacao.147.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28617/indicacao.148.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28618/indicacao.149.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28619/indicacao.150.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28620/indicacao.151.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28621/indicacao.152.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28637/indicacao.153.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28638/indicacao.154.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28639/indicacao.155.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28640/indicacao.156.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28641/indicacao.157.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28642/indicacao.158.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28643/indicacao.159.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28644/indicacao.160.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28645/indicacao.161.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28646/indicacao.162.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28647/indicacao.163.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28648/indicacao.164.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28649/indicacao.165.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28650/indicacao.166.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28651/indicacao.167.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28675/indicacao.168.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28676/indicacao.169.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28677/indicacao.170.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28678/indicacao.171.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28679/indicacao.172.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28680/indicacao.173.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28681/indicacao.174.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28682/indicacao.175.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28683/indicacao.176.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28684/indicacao.177.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28009/of.expediente.01.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28011/of.expediente.02.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28014/of.expediente.05.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28016/of.expediente.09.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28268/of.expediente.11.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28019/of.expediente.12.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28021/of.expediente.14.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28024/of.expediente.15.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28025/of.expediente.19.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28026/of.expediente.20.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28027/of.expediente.21.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28030/of.expediente.24.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28259/of.expediente.35.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28260/of.expediente.38.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28266/of.expediente.39.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28267/of.expediente.40.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28305/of.expediente.46.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28367/of.expediente.47.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28599/of.expediente.48.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28368/of.expediente.50.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28369/of.expediente.53.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28370/of.expediente.54.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28374/of.expediente.56.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28446/of.expediente.60.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28545/of.expediente.62.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28546/of.expediente.63.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28601/of.expediente.74.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28665/of.expediente.75.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27950/of.gab.vereador.01.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27951/of.gab.vereador.02.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27952/of.gab.vereador.03.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27953/of.gab.vereador.04.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27954/of.gab.vereador.05.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27956/of.gab.vereador.07.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27974/of.gab.vereador.10.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27982/of.gab.vereador.11.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27975/of.gab.vereador.12.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27976/of.gab.vereador.13.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27978/of.gab.vereador.15.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27979/of.gab.vereador.16.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27980/of.gab.vereador.18.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27981/of.gab.vereador.28.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27983/of.gab.vereador.25.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27984/of.gab.vereador.27.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27985/of.gab.vereador.31.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27990/of.gab.vereador.29.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27987/of.gab.vereador.32.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27986/of.gab.vereador.33.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27988/of.gab.vereador.34.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28217/of.gab.vereador.36.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28218/of.gab.vereador.37.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28000/of.gab.vereador.38.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28219/of.gab.vereador.39.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28001/of.gab.vereador.40.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28002/of.gab.vereador.41.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28220/of.gab.vereador.42.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28003/of.gab.vereador.43.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27993/of.gab.vereador.44.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27989/of.gab.vereador.45.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/27991/of.gab.vereador.46.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28155/of.gab.47.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28221/of.gab.vereador.48.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28222/of.gab.vereador.49.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28223/of.gab.vereador.50.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28224/of.gab.vereador.51.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28225/of.gab.vereador.52.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28226/of.gab.vereador.53.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28227/of.gab.vereador.54.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28228/of.gab.vereador.55.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28229/of.gab.vereador.56.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28230/of.gab.vereador.57.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28231/of.gab.vereador.58.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28234/of.gab.vereador.59.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28236/of.gab.vereador.60.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28238/of.gab.vereador.61.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28240/of.gab.vereador.62.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28242/of.gab.vereador.63.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28244/of.gab.vereador.64.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28245/of.gab.vereador.65.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28247/of.gab.vereador.66.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28249/of.gab.vereador.67.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28250/of.gab.vereador.68.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28251/of.gab.vereador.69.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28253/of.gab.vereador.70.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28233/of.gab.vereador.72.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28235/of.gab.vereador.73.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28237/of.gab.vereador.74.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28239/of.gab.vereador.75.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28241/of.gab.vereador.76.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28243/of.gab.vereador.77.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28246/of.gab.vereador.78.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28248/of.gab.vereador.79.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28252/of.gab.vereador.80.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28254/of.gab.vereador.81.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28255/of.gab.vereador.82.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28256/of.gab.vereador.83.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28257/of.gab.vereador.84.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28258/of.gab.vereador.85.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28156/of.gab.vereador.86.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28161/of.gab.vereador.87.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28232/of.gab.vereador.71.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28359/of.gab.vereador.90.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28360/of.gab.vereador.91.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28366/of.gab.vereador.92.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28410/of.gab.vereador.93.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28464/of.gab.vereador.94.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28627/of.gab.vereador.96.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28127/projeto.resolucao.02.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28413/pl.executivo.20_-_req_urg.03.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28444/projeto.resolucao.04_-_req._urg.04.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28474/pl.executivo.24-_requerimento_de_urgencia_05.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28466/pauta_da_ordem_do_dia_da_01a_sessao_ordinaria_dia_19_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28467/pauta_da_ordem_do_dia_da_02a_sessao_ordinaria_dia_23_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28468/pauta_da_ordem_do_dia_da_03a_sessao_ordinaria_dia_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28469/pauta_da_ordem_do_dia_da_04a_sessao_ordinaria_dia_09_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28470/pauta_da_ordem_do_dia_da_05a_sessao_ordinaria_dia_16_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28471/pauta_da_ordem_do_dia_da_06a_sessao_ordinaria_dia_23_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28472/pauta_da_ordem_do_dia_da_07a_sessao_ordinaria_dia_30_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/sapl/public/materialegislativa/2026/28473/pauta_da_ordem_do_dia_da_08a_sessao_ordinaria_dia_06_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodaboavista.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H709"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="239.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="59.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -681,504 +7527,19032 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
         <v>17</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
         <v>17</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" t="s">
+        <v>101</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>100</v>
+      </c>
+      <c r="E28" t="s">
+        <v>101</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" t="s">
+        <v>136</v>
+      </c>
+      <c r="E32" t="s">
+        <v>137</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>141</v>
+      </c>
+      <c r="E33" t="s">
+        <v>142</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" t="s">
+        <v>141</v>
+      </c>
+      <c r="E34" t="s">
+        <v>142</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H34" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" t="s">
+        <v>142</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" t="s">
+        <v>141</v>
+      </c>
+      <c r="E36" t="s">
+        <v>142</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" t="s">
+        <v>142</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E38" t="s">
+        <v>142</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" t="s">
+        <v>142</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>109</v>
+      </c>
+      <c r="D40" t="s">
+        <v>141</v>
+      </c>
+      <c r="E40" t="s">
+        <v>142</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" t="s">
+        <v>141</v>
+      </c>
+      <c r="E41" t="s">
+        <v>142</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" t="s">
+        <v>141</v>
+      </c>
+      <c r="E42" t="s">
+        <v>142</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E43" t="s">
+        <v>142</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H43" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44" t="s">
+        <v>141</v>
+      </c>
+      <c r="E44" t="s">
+        <v>142</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" t="s">
+        <v>141</v>
+      </c>
+      <c r="E45" t="s">
+        <v>142</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>125</v>
+      </c>
+      <c r="D46" t="s">
+        <v>141</v>
+      </c>
+      <c r="E46" t="s">
+        <v>142</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H46" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" t="s">
+        <v>142</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D48" t="s">
+        <v>141</v>
+      </c>
+      <c r="E48" t="s">
+        <v>142</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H48" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>59</v>
+      </c>
+      <c r="D49" t="s">
+        <v>141</v>
+      </c>
+      <c r="E49" t="s">
+        <v>142</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H49" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>63</v>
+      </c>
+      <c r="D50" t="s">
+        <v>141</v>
+      </c>
+      <c r="E50" t="s">
+        <v>142</v>
+      </c>
+      <c r="F50" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>67</v>
+      </c>
+      <c r="D51" t="s">
+        <v>141</v>
+      </c>
+      <c r="E51" t="s">
+        <v>142</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H51" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" t="s">
+        <v>141</v>
+      </c>
+      <c r="E52" t="s">
+        <v>142</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H52" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>132</v>
+      </c>
+      <c r="D53" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" t="s">
+        <v>142</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H53" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>75</v>
+      </c>
+      <c r="D54" t="s">
+        <v>141</v>
+      </c>
+      <c r="E54" t="s">
+        <v>142</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H54" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
-[...11 lines deleted...]
-      <c r="F19" t="s">
+      <c r="D55" t="s">
+        <v>141</v>
+      </c>
+      <c r="E55" t="s">
+        <v>142</v>
+      </c>
+      <c r="F55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H55" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>211</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56" t="s">
+        <v>141</v>
+      </c>
+      <c r="E56" t="s">
+        <v>142</v>
+      </c>
+      <c r="F56" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H56" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>214</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>87</v>
+      </c>
+      <c r="D57" t="s">
+        <v>141</v>
+      </c>
+      <c r="E57" t="s">
+        <v>142</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H57" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" t="s">
+        <v>141</v>
+      </c>
+      <c r="E58" t="s">
+        <v>142</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H58" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>220</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>221</v>
+      </c>
+      <c r="D59" t="s">
+        <v>141</v>
+      </c>
+      <c r="E59" t="s">
+        <v>142</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H59" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>225</v>
+      </c>
+      <c r="D60" t="s">
+        <v>141</v>
+      </c>
+      <c r="E60" t="s">
+        <v>142</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H60" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>228</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>229</v>
+      </c>
+      <c r="D61" t="s">
+        <v>141</v>
+      </c>
+      <c r="E61" t="s">
+        <v>142</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H61" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>232</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>233</v>
+      </c>
+      <c r="D62" t="s">
+        <v>141</v>
+      </c>
+      <c r="E62" t="s">
+        <v>142</v>
+      </c>
+      <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H62" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>236</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>237</v>
+      </c>
+      <c r="D63" t="s">
+        <v>141</v>
+      </c>
+      <c r="E63" t="s">
+        <v>142</v>
+      </c>
+      <c r="F63" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H63" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>240</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>241</v>
+      </c>
+      <c r="D64" t="s">
+        <v>141</v>
+      </c>
+      <c r="E64" t="s">
+        <v>142</v>
+      </c>
+      <c r="F64" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H64" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>244</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>245</v>
+      </c>
+      <c r="D65" t="s">
+        <v>141</v>
+      </c>
+      <c r="E65" t="s">
+        <v>142</v>
+      </c>
+      <c r="F65" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H65" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>248</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>249</v>
+      </c>
+      <c r="D66" t="s">
+        <v>141</v>
+      </c>
+      <c r="E66" t="s">
+        <v>142</v>
+      </c>
+      <c r="F66" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H66" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>252</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" t="s">
+        <v>141</v>
+      </c>
+      <c r="E67" t="s">
+        <v>142</v>
+      </c>
+      <c r="F67" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H67" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>256</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>257</v>
+      </c>
+      <c r="D68" t="s">
+        <v>141</v>
+      </c>
+      <c r="E68" t="s">
+        <v>142</v>
+      </c>
+      <c r="F68" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H68" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>260</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>261</v>
+      </c>
+      <c r="D69" t="s">
+        <v>141</v>
+      </c>
+      <c r="E69" t="s">
+        <v>142</v>
+      </c>
+      <c r="F69" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H69" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>264</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>265</v>
+      </c>
+      <c r="D70" t="s">
+        <v>141</v>
+      </c>
+      <c r="E70" t="s">
+        <v>142</v>
+      </c>
+      <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H70" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>267</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>268</v>
+      </c>
+      <c r="D71" t="s">
+        <v>141</v>
+      </c>
+      <c r="E71" t="s">
+        <v>142</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H71" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>271</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>272</v>
+      </c>
+      <c r="D72" t="s">
+        <v>141</v>
+      </c>
+      <c r="E72" t="s">
+        <v>142</v>
+      </c>
+      <c r="F72" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H72" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>275</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>276</v>
+      </c>
+      <c r="D73" t="s">
+        <v>141</v>
+      </c>
+      <c r="E73" t="s">
+        <v>142</v>
+      </c>
+      <c r="F73" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H73" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>279</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>280</v>
+      </c>
+      <c r="D74" t="s">
+        <v>141</v>
+      </c>
+      <c r="E74" t="s">
+        <v>142</v>
+      </c>
+      <c r="F74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H74" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>283</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>284</v>
+      </c>
+      <c r="D75" t="s">
+        <v>141</v>
+      </c>
+      <c r="E75" t="s">
+        <v>142</v>
+      </c>
+      <c r="F75" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H75" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>287</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>288</v>
+      </c>
+      <c r="D76" t="s">
+        <v>141</v>
+      </c>
+      <c r="E76" t="s">
+        <v>142</v>
+      </c>
+      <c r="F76" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H76" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>291</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>292</v>
+      </c>
+      <c r="D77" t="s">
+        <v>141</v>
+      </c>
+      <c r="E77" t="s">
+        <v>142</v>
+      </c>
+      <c r="F77" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>296</v>
+      </c>
+      <c r="D78" t="s">
+        <v>141</v>
+      </c>
+      <c r="E78" t="s">
+        <v>142</v>
+      </c>
+      <c r="F78" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H78" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>299</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>300</v>
+      </c>
+      <c r="D79" t="s">
+        <v>141</v>
+      </c>
+      <c r="E79" t="s">
+        <v>142</v>
+      </c>
+      <c r="F79" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H79" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>303</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>304</v>
+      </c>
+      <c r="D80" t="s">
+        <v>141</v>
+      </c>
+      <c r="E80" t="s">
+        <v>142</v>
+      </c>
+      <c r="F80" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H80" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>308</v>
+      </c>
+      <c r="D81" t="s">
+        <v>141</v>
+      </c>
+      <c r="E81" t="s">
+        <v>142</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H81" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>311</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>312</v>
+      </c>
+      <c r="D82" t="s">
+        <v>141</v>
+      </c>
+      <c r="E82" t="s">
+        <v>142</v>
+      </c>
+      <c r="F82" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H82" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>315</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>316</v>
+      </c>
+      <c r="D83" t="s">
+        <v>141</v>
+      </c>
+      <c r="E83" t="s">
+        <v>142</v>
+      </c>
+      <c r="F83" t="s">
+        <v>19</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H83" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>319</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>320</v>
+      </c>
+      <c r="D84" t="s">
+        <v>141</v>
+      </c>
+      <c r="E84" t="s">
+        <v>142</v>
+      </c>
+      <c r="F84" t="s">
+        <v>19</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H84" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>323</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>324</v>
+      </c>
+      <c r="D85" t="s">
+        <v>141</v>
+      </c>
+      <c r="E85" t="s">
+        <v>142</v>
+      </c>
+      <c r="F85" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H85" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>327</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>328</v>
+      </c>
+      <c r="D86" t="s">
+        <v>141</v>
+      </c>
+      <c r="E86" t="s">
+        <v>142</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H86" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>331</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>332</v>
+      </c>
+      <c r="D87" t="s">
+        <v>141</v>
+      </c>
+      <c r="E87" t="s">
+        <v>142</v>
+      </c>
+      <c r="F87" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H87" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>335</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>336</v>
+      </c>
+      <c r="D88" t="s">
+        <v>141</v>
+      </c>
+      <c r="E88" t="s">
+        <v>142</v>
+      </c>
+      <c r="F88" t="s">
+        <v>19</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H88" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>339</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>340</v>
+      </c>
+      <c r="D89" t="s">
+        <v>141</v>
+      </c>
+      <c r="E89" t="s">
+        <v>142</v>
+      </c>
+      <c r="F89" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H89" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>343</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>344</v>
+      </c>
+      <c r="D90" t="s">
+        <v>141</v>
+      </c>
+      <c r="E90" t="s">
+        <v>142</v>
+      </c>
+      <c r="F90" t="s">
+        <v>19</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H90" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>348</v>
+      </c>
+      <c r="D91" t="s">
+        <v>141</v>
+      </c>
+      <c r="E91" t="s">
+        <v>142</v>
+      </c>
+      <c r="F91" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H91" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>351</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>352</v>
+      </c>
+      <c r="D92" t="s">
+        <v>141</v>
+      </c>
+      <c r="E92" t="s">
+        <v>142</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H92" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>355</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>356</v>
+      </c>
+      <c r="D93" t="s">
+        <v>141</v>
+      </c>
+      <c r="E93" t="s">
+        <v>142</v>
+      </c>
+      <c r="F93" t="s">
+        <v>19</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H93" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>359</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>360</v>
+      </c>
+      <c r="D94" t="s">
+        <v>141</v>
+      </c>
+      <c r="E94" t="s">
+        <v>142</v>
+      </c>
+      <c r="F94" t="s">
+        <v>19</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H94" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>363</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>364</v>
+      </c>
+      <c r="D95" t="s">
+        <v>141</v>
+      </c>
+      <c r="E95" t="s">
+        <v>142</v>
+      </c>
+      <c r="F95" t="s">
+        <v>19</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H95" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>367</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>368</v>
+      </c>
+      <c r="D96" t="s">
+        <v>141</v>
+      </c>
+      <c r="E96" t="s">
+        <v>142</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H96" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>371</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>372</v>
+      </c>
+      <c r="D97" t="s">
+        <v>141</v>
+      </c>
+      <c r="E97" t="s">
+        <v>142</v>
+      </c>
+      <c r="F97" t="s">
+        <v>19</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H97" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>375</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>376</v>
+      </c>
+      <c r="D98" t="s">
+        <v>141</v>
+      </c>
+      <c r="E98" t="s">
+        <v>142</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H98" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>379</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>380</v>
+      </c>
+      <c r="D99" t="s">
+        <v>141</v>
+      </c>
+      <c r="E99" t="s">
+        <v>142</v>
+      </c>
+      <c r="F99" t="s">
+        <v>19</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H99" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>383</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>384</v>
+      </c>
+      <c r="D100" t="s">
+        <v>141</v>
+      </c>
+      <c r="E100" t="s">
+        <v>142</v>
+      </c>
+      <c r="F100" t="s">
+        <v>19</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H100" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>387</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>388</v>
+      </c>
+      <c r="D101" t="s">
+        <v>141</v>
+      </c>
+      <c r="E101" t="s">
+        <v>142</v>
+      </c>
+      <c r="F101" t="s">
+        <v>19</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H101" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>391</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>392</v>
+      </c>
+      <c r="D102" t="s">
+        <v>141</v>
+      </c>
+      <c r="E102" t="s">
+        <v>142</v>
+      </c>
+      <c r="F102" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H102" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>395</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>396</v>
+      </c>
+      <c r="D103" t="s">
+        <v>141</v>
+      </c>
+      <c r="E103" t="s">
+        <v>142</v>
+      </c>
+      <c r="F103" t="s">
+        <v>19</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>399</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>400</v>
+      </c>
+      <c r="D104" t="s">
+        <v>141</v>
+      </c>
+      <c r="E104" t="s">
+        <v>142</v>
+      </c>
+      <c r="F104" t="s">
+        <v>19</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H104" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>403</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>404</v>
+      </c>
+      <c r="D105" t="s">
+        <v>141</v>
+      </c>
+      <c r="E105" t="s">
+        <v>142</v>
+      </c>
+      <c r="F105" t="s">
+        <v>19</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H105" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>407</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>408</v>
+      </c>
+      <c r="D106" t="s">
+        <v>141</v>
+      </c>
+      <c r="E106" t="s">
+        <v>142</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H106" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>410</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>411</v>
+      </c>
+      <c r="D107" t="s">
+        <v>141</v>
+      </c>
+      <c r="E107" t="s">
+        <v>142</v>
+      </c>
+      <c r="F107" t="s">
+        <v>19</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H107" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>414</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>415</v>
+      </c>
+      <c r="D108" t="s">
+        <v>141</v>
+      </c>
+      <c r="E108" t="s">
+        <v>142</v>
+      </c>
+      <c r="F108" t="s">
+        <v>19</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H108" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>418</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>419</v>
+      </c>
+      <c r="D109" t="s">
+        <v>141</v>
+      </c>
+      <c r="E109" t="s">
+        <v>142</v>
+      </c>
+      <c r="F109" t="s">
+        <v>19</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H109" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>422</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>423</v>
+      </c>
+      <c r="D110" t="s">
+        <v>141</v>
+      </c>
+      <c r="E110" t="s">
+        <v>142</v>
+      </c>
+      <c r="F110" t="s">
+        <v>19</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H110" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>426</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>427</v>
+      </c>
+      <c r="D111" t="s">
+        <v>141</v>
+      </c>
+      <c r="E111" t="s">
+        <v>142</v>
+      </c>
+      <c r="F111" t="s">
+        <v>19</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H111" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>430</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>431</v>
+      </c>
+      <c r="D112" t="s">
+        <v>141</v>
+      </c>
+      <c r="E112" t="s">
+        <v>142</v>
+      </c>
+      <c r="F112" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H112" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>434</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>435</v>
+      </c>
+      <c r="D113" t="s">
+        <v>141</v>
+      </c>
+      <c r="E113" t="s">
+        <v>142</v>
+      </c>
+      <c r="F113" t="s">
+        <v>19</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H113" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>438</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>439</v>
+      </c>
+      <c r="D114" t="s">
+        <v>141</v>
+      </c>
+      <c r="E114" t="s">
+        <v>142</v>
+      </c>
+      <c r="F114" t="s">
+        <v>19</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H114" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>442</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>443</v>
+      </c>
+      <c r="D115" t="s">
+        <v>141</v>
+      </c>
+      <c r="E115" t="s">
+        <v>142</v>
+      </c>
+      <c r="F115" t="s">
+        <v>19</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H115" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>446</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>447</v>
+      </c>
+      <c r="D116" t="s">
+        <v>141</v>
+      </c>
+      <c r="E116" t="s">
+        <v>142</v>
+      </c>
+      <c r="F116" t="s">
+        <v>19</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H116" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>450</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>451</v>
+      </c>
+      <c r="D117" t="s">
+        <v>141</v>
+      </c>
+      <c r="E117" t="s">
+        <v>142</v>
+      </c>
+      <c r="F117" t="s">
+        <v>19</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H117" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>454</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>455</v>
+      </c>
+      <c r="D118" t="s">
+        <v>141</v>
+      </c>
+      <c r="E118" t="s">
+        <v>142</v>
+      </c>
+      <c r="F118" t="s">
+        <v>19</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H118" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>458</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>459</v>
+      </c>
+      <c r="D119" t="s">
+        <v>141</v>
+      </c>
+      <c r="E119" t="s">
+        <v>142</v>
+      </c>
+      <c r="F119" t="s">
+        <v>19</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H119" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>462</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>463</v>
+      </c>
+      <c r="D120" t="s">
+        <v>141</v>
+      </c>
+      <c r="E120" t="s">
+        <v>142</v>
+      </c>
+      <c r="F120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H120" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>466</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>467</v>
+      </c>
+      <c r="D121" t="s">
+        <v>141</v>
+      </c>
+      <c r="E121" t="s">
+        <v>142</v>
+      </c>
+      <c r="F121" t="s">
+        <v>19</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H121" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>470</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>471</v>
+      </c>
+      <c r="D122" t="s">
+        <v>141</v>
+      </c>
+      <c r="E122" t="s">
+        <v>142</v>
+      </c>
+      <c r="F122" t="s">
+        <v>19</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H122" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>474</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>475</v>
+      </c>
+      <c r="D123" t="s">
+        <v>141</v>
+      </c>
+      <c r="E123" t="s">
+        <v>142</v>
+      </c>
+      <c r="F123" t="s">
+        <v>19</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H123" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>478</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>479</v>
+      </c>
+      <c r="D124" t="s">
+        <v>141</v>
+      </c>
+      <c r="E124" t="s">
+        <v>142</v>
+      </c>
+      <c r="F124" t="s">
+        <v>19</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H124" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>482</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>483</v>
+      </c>
+      <c r="D125" t="s">
+        <v>141</v>
+      </c>
+      <c r="E125" t="s">
+        <v>142</v>
+      </c>
+      <c r="F125" t="s">
+        <v>19</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H125" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>486</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>487</v>
+      </c>
+      <c r="D126" t="s">
+        <v>141</v>
+      </c>
+      <c r="E126" t="s">
+        <v>142</v>
+      </c>
+      <c r="F126" t="s">
+        <v>19</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H126" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>490</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>491</v>
+      </c>
+      <c r="D127" t="s">
+        <v>141</v>
+      </c>
+      <c r="E127" t="s">
+        <v>142</v>
+      </c>
+      <c r="F127" t="s">
+        <v>19</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H127" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>494</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>495</v>
+      </c>
+      <c r="D128" t="s">
+        <v>141</v>
+      </c>
+      <c r="E128" t="s">
+        <v>142</v>
+      </c>
+      <c r="F128" t="s">
+        <v>19</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H128" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>498</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>499</v>
+      </c>
+      <c r="D129" t="s">
+        <v>141</v>
+      </c>
+      <c r="E129" t="s">
+        <v>142</v>
+      </c>
+      <c r="F129" t="s">
+        <v>19</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H129" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>502</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>503</v>
+      </c>
+      <c r="D130" t="s">
+        <v>141</v>
+      </c>
+      <c r="E130" t="s">
+        <v>142</v>
+      </c>
+      <c r="F130" t="s">
+        <v>19</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H130" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>506</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>507</v>
+      </c>
+      <c r="D131" t="s">
+        <v>141</v>
+      </c>
+      <c r="E131" t="s">
+        <v>142</v>
+      </c>
+      <c r="F131" t="s">
+        <v>19</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H131" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>510</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>511</v>
+      </c>
+      <c r="D132" t="s">
+        <v>141</v>
+      </c>
+      <c r="E132" t="s">
+        <v>142</v>
+      </c>
+      <c r="F132" t="s">
+        <v>19</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H132" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>514</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>515</v>
+      </c>
+      <c r="D133" t="s">
+        <v>141</v>
+      </c>
+      <c r="E133" t="s">
+        <v>142</v>
+      </c>
+      <c r="F133" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H133" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>519</v>
+      </c>
+      <c r="D134" t="s">
+        <v>141</v>
+      </c>
+      <c r="E134" t="s">
+        <v>142</v>
+      </c>
+      <c r="F134" t="s">
+        <v>19</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H134" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>522</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>523</v>
+      </c>
+      <c r="D135" t="s">
+        <v>141</v>
+      </c>
+      <c r="E135" t="s">
+        <v>142</v>
+      </c>
+      <c r="F135" t="s">
+        <v>19</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H135" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>526</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>527</v>
+      </c>
+      <c r="D136" t="s">
+        <v>141</v>
+      </c>
+      <c r="E136" t="s">
+        <v>142</v>
+      </c>
+      <c r="F136" t="s">
+        <v>19</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H136" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>530</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>531</v>
+      </c>
+      <c r="D137" t="s">
+        <v>141</v>
+      </c>
+      <c r="E137" t="s">
+        <v>142</v>
+      </c>
+      <c r="F137" t="s">
+        <v>19</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H137" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>534</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>535</v>
+      </c>
+      <c r="D138" t="s">
+        <v>141</v>
+      </c>
+      <c r="E138" t="s">
+        <v>142</v>
+      </c>
+      <c r="F138" t="s">
+        <v>19</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H138" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>538</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>539</v>
+      </c>
+      <c r="D139" t="s">
+        <v>141</v>
+      </c>
+      <c r="E139" t="s">
+        <v>142</v>
+      </c>
+      <c r="F139" t="s">
+        <v>19</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H139" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>542</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>543</v>
+      </c>
+      <c r="D140" t="s">
+        <v>141</v>
+      </c>
+      <c r="E140" t="s">
+        <v>142</v>
+      </c>
+      <c r="F140" t="s">
+        <v>19</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H140" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>546</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>547</v>
+      </c>
+      <c r="D141" t="s">
+        <v>141</v>
+      </c>
+      <c r="E141" t="s">
+        <v>142</v>
+      </c>
+      <c r="F141" t="s">
+        <v>19</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H141" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>550</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>551</v>
+      </c>
+      <c r="D142" t="s">
+        <v>141</v>
+      </c>
+      <c r="E142" t="s">
+        <v>142</v>
+      </c>
+      <c r="F142" t="s">
+        <v>19</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H142" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>554</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>555</v>
+      </c>
+      <c r="D143" t="s">
+        <v>141</v>
+      </c>
+      <c r="E143" t="s">
+        <v>142</v>
+      </c>
+      <c r="F143" t="s">
+        <v>19</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H143" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>558</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>559</v>
+      </c>
+      <c r="D144" t="s">
+        <v>141</v>
+      </c>
+      <c r="E144" t="s">
+        <v>142</v>
+      </c>
+      <c r="F144" t="s">
+        <v>19</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H144" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>562</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>563</v>
+      </c>
+      <c r="D145" t="s">
+        <v>141</v>
+      </c>
+      <c r="E145" t="s">
+        <v>142</v>
+      </c>
+      <c r="F145" t="s">
+        <v>19</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H145" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>566</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>567</v>
+      </c>
+      <c r="D146" t="s">
+        <v>141</v>
+      </c>
+      <c r="E146" t="s">
+        <v>142</v>
+      </c>
+      <c r="F146" t="s">
+        <v>19</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H146" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>570</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>571</v>
+      </c>
+      <c r="D147" t="s">
+        <v>141</v>
+      </c>
+      <c r="E147" t="s">
+        <v>142</v>
+      </c>
+      <c r="F147" t="s">
+        <v>19</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H147" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>574</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>575</v>
+      </c>
+      <c r="D148" t="s">
+        <v>141</v>
+      </c>
+      <c r="E148" t="s">
+        <v>142</v>
+      </c>
+      <c r="F148" t="s">
+        <v>19</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H148" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>578</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>579</v>
+      </c>
+      <c r="D149" t="s">
+        <v>141</v>
+      </c>
+      <c r="E149" t="s">
+        <v>142</v>
+      </c>
+      <c r="F149" t="s">
+        <v>19</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H149" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>582</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>583</v>
+      </c>
+      <c r="D150" t="s">
+        <v>141</v>
+      </c>
+      <c r="E150" t="s">
+        <v>142</v>
+      </c>
+      <c r="F150" t="s">
+        <v>19</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H150" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>586</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>587</v>
+      </c>
+      <c r="D151" t="s">
+        <v>141</v>
+      </c>
+      <c r="E151" t="s">
+        <v>142</v>
+      </c>
+      <c r="F151" t="s">
+        <v>19</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H151" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>590</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D152" t="s">
+        <v>141</v>
+      </c>
+      <c r="E152" t="s">
+        <v>142</v>
+      </c>
+      <c r="F152" t="s">
+        <v>19</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H152" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>594</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>595</v>
+      </c>
+      <c r="D153" t="s">
+        <v>141</v>
+      </c>
+      <c r="E153" t="s">
+        <v>142</v>
+      </c>
+      <c r="F153" t="s">
+        <v>19</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H153" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>598</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>599</v>
+      </c>
+      <c r="D154" t="s">
+        <v>141</v>
+      </c>
+      <c r="E154" t="s">
+        <v>142</v>
+      </c>
+      <c r="F154" t="s">
+        <v>19</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H154" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>602</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>603</v>
+      </c>
+      <c r="D155" t="s">
+        <v>141</v>
+      </c>
+      <c r="E155" t="s">
+        <v>142</v>
+      </c>
+      <c r="F155" t="s">
+        <v>19</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H155" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>606</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>607</v>
+      </c>
+      <c r="D156" t="s">
+        <v>141</v>
+      </c>
+      <c r="E156" t="s">
+        <v>142</v>
+      </c>
+      <c r="F156" t="s">
+        <v>19</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H156" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>610</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>611</v>
+      </c>
+      <c r="D157" t="s">
+        <v>141</v>
+      </c>
+      <c r="E157" t="s">
+        <v>142</v>
+      </c>
+      <c r="F157" t="s">
+        <v>19</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H157" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>614</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>615</v>
+      </c>
+      <c r="D158" t="s">
+        <v>141</v>
+      </c>
+      <c r="E158" t="s">
+        <v>142</v>
+      </c>
+      <c r="F158" t="s">
+        <v>19</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H158" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>618</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>619</v>
+      </c>
+      <c r="D159" t="s">
+        <v>141</v>
+      </c>
+      <c r="E159" t="s">
+        <v>142</v>
+      </c>
+      <c r="F159" t="s">
+        <v>19</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H159" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>622</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>623</v>
+      </c>
+      <c r="D160" t="s">
+        <v>141</v>
+      </c>
+      <c r="E160" t="s">
+        <v>142</v>
+      </c>
+      <c r="F160" t="s">
+        <v>19</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H160" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>626</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>627</v>
+      </c>
+      <c r="D161" t="s">
+        <v>141</v>
+      </c>
+      <c r="E161" t="s">
+        <v>142</v>
+      </c>
+      <c r="F161" t="s">
+        <v>19</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H161" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>630</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>631</v>
+      </c>
+      <c r="D162" t="s">
+        <v>141</v>
+      </c>
+      <c r="E162" t="s">
+        <v>142</v>
+      </c>
+      <c r="F162" t="s">
+        <v>19</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H162" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>634</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>635</v>
+      </c>
+      <c r="D163" t="s">
+        <v>141</v>
+      </c>
+      <c r="E163" t="s">
+        <v>142</v>
+      </c>
+      <c r="F163" t="s">
+        <v>19</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H163" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>638</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>639</v>
+      </c>
+      <c r="D164" t="s">
+        <v>141</v>
+      </c>
+      <c r="E164" t="s">
+        <v>142</v>
+      </c>
+      <c r="F164" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H164" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>642</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>643</v>
+      </c>
+      <c r="D165" t="s">
+        <v>141</v>
+      </c>
+      <c r="E165" t="s">
+        <v>142</v>
+      </c>
+      <c r="F165" t="s">
+        <v>19</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H165" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>646</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>647</v>
+      </c>
+      <c r="D166" t="s">
+        <v>141</v>
+      </c>
+      <c r="E166" t="s">
+        <v>142</v>
+      </c>
+      <c r="F166" t="s">
+        <v>19</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H166" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>650</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>651</v>
+      </c>
+      <c r="D167" t="s">
+        <v>141</v>
+      </c>
+      <c r="E167" t="s">
+        <v>142</v>
+      </c>
+      <c r="F167" t="s">
+        <v>19</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H167" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>654</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>655</v>
+      </c>
+      <c r="D168" t="s">
+        <v>141</v>
+      </c>
+      <c r="E168" t="s">
+        <v>142</v>
+      </c>
+      <c r="F168" t="s">
+        <v>19</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H168" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>658</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>659</v>
+      </c>
+      <c r="D169" t="s">
+        <v>141</v>
+      </c>
+      <c r="E169" t="s">
+        <v>142</v>
+      </c>
+      <c r="F169" t="s">
+        <v>19</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H169" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>662</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>663</v>
+      </c>
+      <c r="D170" t="s">
+        <v>141</v>
+      </c>
+      <c r="E170" t="s">
+        <v>142</v>
+      </c>
+      <c r="F170" t="s">
+        <v>19</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H170" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>666</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>667</v>
+      </c>
+      <c r="D171" t="s">
+        <v>141</v>
+      </c>
+      <c r="E171" t="s">
+        <v>142</v>
+      </c>
+      <c r="F171" t="s">
+        <v>19</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H171" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>670</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>671</v>
+      </c>
+      <c r="D172" t="s">
+        <v>141</v>
+      </c>
+      <c r="E172" t="s">
+        <v>142</v>
+      </c>
+      <c r="F172" t="s">
+        <v>19</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H172" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>674</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>675</v>
+      </c>
+      <c r="D173" t="s">
+        <v>141</v>
+      </c>
+      <c r="E173" t="s">
+        <v>142</v>
+      </c>
+      <c r="F173" t="s">
+        <v>19</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H173" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>678</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>679</v>
+      </c>
+      <c r="D174" t="s">
+        <v>141</v>
+      </c>
+      <c r="E174" t="s">
+        <v>142</v>
+      </c>
+      <c r="F174" t="s">
+        <v>19</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H174" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>682</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>683</v>
+      </c>
+      <c r="D175" t="s">
+        <v>141</v>
+      </c>
+      <c r="E175" t="s">
+        <v>142</v>
+      </c>
+      <c r="F175" t="s">
+        <v>19</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H175" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>686</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>687</v>
+      </c>
+      <c r="E176" t="s">
+        <v>688</v>
+      </c>
+      <c r="F176" t="s">
+        <v>689</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H176" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>692</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>99</v>
+      </c>
+      <c r="D177" t="s">
+        <v>687</v>
+      </c>
+      <c r="E177" t="s">
+        <v>688</v>
+      </c>
+      <c r="F177" t="s">
+        <v>689</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H177" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>695</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>23</v>
+      </c>
+      <c r="D178" t="s">
+        <v>687</v>
+      </c>
+      <c r="E178" t="s">
+        <v>688</v>
+      </c>
+      <c r="F178" t="s">
+        <v>689</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H178" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>698</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>27</v>
+      </c>
+      <c r="D179" t="s">
+        <v>687</v>
+      </c>
+      <c r="E179" t="s">
+        <v>688</v>
+      </c>
+      <c r="F179" t="s">
+        <v>699</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H179" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>702</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>31</v>
+      </c>
+      <c r="D180" t="s">
+        <v>687</v>
+      </c>
+      <c r="E180" t="s">
+        <v>688</v>
+      </c>
+      <c r="F180" t="s">
+        <v>703</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H180" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>706</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>105</v>
+      </c>
+      <c r="D181" t="s">
+        <v>687</v>
+      </c>
+      <c r="E181" t="s">
+        <v>688</v>
+      </c>
+      <c r="F181" t="s">
+        <v>707</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H181" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>710</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182" t="s">
+        <v>687</v>
+      </c>
+      <c r="E182" t="s">
+        <v>688</v>
+      </c>
+      <c r="F182" t="s">
+        <v>703</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H182" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>713</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>109</v>
+      </c>
+      <c r="D183" t="s">
+        <v>687</v>
+      </c>
+      <c r="E183" t="s">
+        <v>688</v>
+      </c>
+      <c r="F183" t="s">
+        <v>699</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H183" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>716</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>717</v>
+      </c>
+      <c r="E184" t="s">
+        <v>718</v>
+      </c>
+      <c r="F184" t="s">
+        <v>719</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H184" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>722</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>99</v>
+      </c>
+      <c r="D185" t="s">
+        <v>717</v>
+      </c>
+      <c r="E185" t="s">
+        <v>718</v>
+      </c>
+      <c r="F185" t="s">
+        <v>703</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H185" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>725</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>23</v>
+      </c>
+      <c r="D186" t="s">
+        <v>717</v>
+      </c>
+      <c r="E186" t="s">
+        <v>718</v>
+      </c>
+      <c r="F186" t="s">
+        <v>726</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H186" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>729</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>27</v>
+      </c>
+      <c r="D187" t="s">
+        <v>717</v>
+      </c>
+      <c r="E187" t="s">
+        <v>718</v>
+      </c>
+      <c r="F187" t="s">
+        <v>730</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H187" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>733</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>31</v>
+      </c>
+      <c r="D188" t="s">
+        <v>717</v>
+      </c>
+      <c r="E188" t="s">
+        <v>718</v>
+      </c>
+      <c r="F188" t="s">
+        <v>726</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H188" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>736</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>105</v>
+      </c>
+      <c r="D189" t="s">
+        <v>717</v>
+      </c>
+      <c r="E189" t="s">
+        <v>718</v>
+      </c>
+      <c r="F189" t="s">
+        <v>737</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H189" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>740</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>35</v>
+      </c>
+      <c r="D190" t="s">
+        <v>717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>718</v>
+      </c>
+      <c r="F190" t="s">
+        <v>741</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H190" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>744</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>109</v>
+      </c>
+      <c r="D191" t="s">
+        <v>717</v>
+      </c>
+      <c r="E191" t="s">
+        <v>718</v>
+      </c>
+      <c r="F191" t="s">
+        <v>745</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H191" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>748</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>113</v>
+      </c>
+      <c r="D192" t="s">
+        <v>717</v>
+      </c>
+      <c r="E192" t="s">
+        <v>718</v>
+      </c>
+      <c r="F192" t="s">
+        <v>749</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H192" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>752</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>117</v>
+      </c>
+      <c r="D193" t="s">
+        <v>717</v>
+      </c>
+      <c r="E193" t="s">
+        <v>718</v>
+      </c>
+      <c r="F193" t="s">
+        <v>707</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H193" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>755</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>121</v>
+      </c>
+      <c r="D194" t="s">
+        <v>717</v>
+      </c>
+      <c r="E194" t="s">
+        <v>718</v>
+      </c>
+      <c r="F194" t="s">
+        <v>737</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H194" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>758</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195" t="s">
+        <v>717</v>
+      </c>
+      <c r="E195" t="s">
+        <v>718</v>
+      </c>
+      <c r="F195" t="s">
+        <v>759</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H195" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>762</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>43</v>
+      </c>
+      <c r="D196" t="s">
+        <v>717</v>
+      </c>
+      <c r="E196" t="s">
+        <v>718</v>
+      </c>
+      <c r="F196" t="s">
+        <v>703</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H196" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>765</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>125</v>
+      </c>
+      <c r="D197" t="s">
+        <v>717</v>
+      </c>
+      <c r="E197" t="s">
+        <v>718</v>
+      </c>
+      <c r="F197" t="s">
+        <v>730</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H197" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>768</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>47</v>
+      </c>
+      <c r="D198" t="s">
+        <v>717</v>
+      </c>
+      <c r="E198" t="s">
+        <v>718</v>
+      </c>
+      <c r="F198" t="s">
+        <v>726</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H198" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>771</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>51</v>
+      </c>
+      <c r="D199" t="s">
+        <v>717</v>
+      </c>
+      <c r="E199" t="s">
+        <v>718</v>
+      </c>
+      <c r="F199" t="s">
+        <v>730</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H199" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>774</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>55</v>
+      </c>
+      <c r="D200" t="s">
+        <v>717</v>
+      </c>
+      <c r="E200" t="s">
+        <v>718</v>
+      </c>
+      <c r="F200" t="s">
+        <v>726</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H200" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>777</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>59</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="D201" t="s">
+        <v>717</v>
+      </c>
+      <c r="E201" t="s">
+        <v>718</v>
+      </c>
+      <c r="F201" t="s">
+        <v>737</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H201" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>780</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>63</v>
+      </c>
+      <c r="D202" t="s">
+        <v>717</v>
+      </c>
+      <c r="E202" t="s">
+        <v>718</v>
+      </c>
+      <c r="F202" t="s">
+        <v>737</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H202" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>783</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>67</v>
+      </c>
+      <c r="D203" t="s">
+        <v>717</v>
+      </c>
+      <c r="E203" t="s">
+        <v>718</v>
+      </c>
+      <c r="F203" t="s">
+        <v>726</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H203" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>786</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>71</v>
+      </c>
+      <c r="D204" t="s">
+        <v>717</v>
+      </c>
+      <c r="E204" t="s">
+        <v>718</v>
+      </c>
+      <c r="F204" t="s">
+        <v>787</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H204" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>790</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>132</v>
+      </c>
+      <c r="D205" t="s">
+        <v>717</v>
+      </c>
+      <c r="E205" t="s">
+        <v>718</v>
+      </c>
+      <c r="F205" t="s">
+        <v>787</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H205" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>793</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>75</v>
+      </c>
+      <c r="D206" t="s">
+        <v>717</v>
+      </c>
+      <c r="E206" t="s">
+        <v>718</v>
+      </c>
+      <c r="F206" t="s">
+        <v>749</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H206" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>796</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>79</v>
+      </c>
+      <c r="D207" t="s">
+        <v>717</v>
+      </c>
+      <c r="E207" t="s">
+        <v>718</v>
+      </c>
+      <c r="F207" t="s">
+        <v>749</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H207" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>799</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>83</v>
+      </c>
+      <c r="D208" t="s">
+        <v>717</v>
+      </c>
+      <c r="E208" t="s">
+        <v>718</v>
+      </c>
+      <c r="F208" t="s">
+        <v>759</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H208" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>802</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>87</v>
+      </c>
+      <c r="D209" t="s">
+        <v>717</v>
+      </c>
+      <c r="E209" t="s">
+        <v>718</v>
+      </c>
+      <c r="F209" t="s">
+        <v>759</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H209" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>805</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>91</v>
+      </c>
+      <c r="D210" t="s">
+        <v>717</v>
+      </c>
+      <c r="E210" t="s">
+        <v>718</v>
+      </c>
+      <c r="F210" t="s">
+        <v>749</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H210" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>808</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>95</v>
+      </c>
+      <c r="D211" t="s">
+        <v>717</v>
+      </c>
+      <c r="E211" t="s">
+        <v>718</v>
+      </c>
+      <c r="F211" t="s">
+        <v>745</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H211" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>811</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>221</v>
+      </c>
+      <c r="D212" t="s">
+        <v>717</v>
+      </c>
+      <c r="E212" t="s">
+        <v>718</v>
+      </c>
+      <c r="F212" t="s">
+        <v>719</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H212" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>814</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>225</v>
+      </c>
+      <c r="D213" t="s">
+        <v>717</v>
+      </c>
+      <c r="E213" t="s">
+        <v>718</v>
+      </c>
+      <c r="F213" t="s">
+        <v>745</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H213" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>817</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" t="s">
+        <v>818</v>
+      </c>
+      <c r="E214" t="s">
+        <v>819</v>
+      </c>
+      <c r="F214" t="s">
+        <v>689</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H214" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>821</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>99</v>
+      </c>
+      <c r="D215" t="s">
+        <v>818</v>
+      </c>
+      <c r="E215" t="s">
+        <v>819</v>
+      </c>
+      <c r="F215" t="s">
+        <v>689</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H215" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>824</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>23</v>
+      </c>
+      <c r="D216" t="s">
+        <v>818</v>
+      </c>
+      <c r="E216" t="s">
+        <v>819</v>
+      </c>
+      <c r="F216" t="s">
+        <v>689</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H216" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>827</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>27</v>
+      </c>
+      <c r="D217" t="s">
+        <v>818</v>
+      </c>
+      <c r="E217" t="s">
+        <v>819</v>
+      </c>
+      <c r="F217" t="s">
+        <v>689</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H217" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>830</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>31</v>
+      </c>
+      <c r="D218" t="s">
+        <v>818</v>
+      </c>
+      <c r="E218" t="s">
+        <v>819</v>
+      </c>
+      <c r="F218" t="s">
+        <v>689</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H218" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>833</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>105</v>
+      </c>
+      <c r="D219" t="s">
+        <v>818</v>
+      </c>
+      <c r="E219" t="s">
+        <v>819</v>
+      </c>
+      <c r="F219" t="s">
+        <v>689</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H219" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>836</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>35</v>
+      </c>
+      <c r="D220" t="s">
+        <v>818</v>
+      </c>
+      <c r="E220" t="s">
+        <v>819</v>
+      </c>
+      <c r="F220" t="s">
+        <v>689</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H220" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>839</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>10</v>
+      </c>
+      <c r="D221" t="s">
+        <v>840</v>
+      </c>
+      <c r="E221" t="s">
+        <v>841</v>
+      </c>
+      <c r="F221" t="s">
+        <v>842</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H221" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>845</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>99</v>
+      </c>
+      <c r="D222" t="s">
+        <v>840</v>
+      </c>
+      <c r="E222" t="s">
+        <v>841</v>
+      </c>
+      <c r="F222" t="s">
+        <v>842</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H222" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>848</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>23</v>
+      </c>
+      <c r="D223" t="s">
+        <v>840</v>
+      </c>
+      <c r="E223" t="s">
+        <v>841</v>
+      </c>
+      <c r="F223" t="s">
+        <v>842</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H223" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>851</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>27</v>
+      </c>
+      <c r="D224" t="s">
+        <v>840</v>
+      </c>
+      <c r="E224" t="s">
+        <v>841</v>
+      </c>
+      <c r="F224" t="s">
+        <v>842</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H224" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>854</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>31</v>
+      </c>
+      <c r="D225" t="s">
+        <v>840</v>
+      </c>
+      <c r="E225" t="s">
+        <v>841</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H225" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>857</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>105</v>
+      </c>
+      <c r="D226" t="s">
+        <v>840</v>
+      </c>
+      <c r="E226" t="s">
+        <v>841</v>
+      </c>
+      <c r="F226" t="s">
+        <v>842</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H226" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>860</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>35</v>
+      </c>
+      <c r="D227" t="s">
+        <v>840</v>
+      </c>
+      <c r="E227" t="s">
+        <v>841</v>
+      </c>
+      <c r="F227" t="s">
+        <v>842</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H227" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>863</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>109</v>
+      </c>
+      <c r="D228" t="s">
+        <v>840</v>
+      </c>
+      <c r="E228" t="s">
+        <v>841</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H228" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>866</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>10</v>
+      </c>
+      <c r="D229" t="s">
+        <v>867</v>
+      </c>
+      <c r="E229" t="s">
+        <v>868</v>
+      </c>
+      <c r="F229" t="s">
+        <v>737</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H229" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>871</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>99</v>
+      </c>
+      <c r="D230" t="s">
+        <v>867</v>
+      </c>
+      <c r="E230" t="s">
+        <v>868</v>
+      </c>
+      <c r="F230" t="s">
+        <v>726</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H230" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>874</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>23</v>
+      </c>
+      <c r="D231" t="s">
+        <v>867</v>
+      </c>
+      <c r="E231" t="s">
+        <v>868</v>
+      </c>
+      <c r="F231" t="s">
+        <v>726</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H231" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>877</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>27</v>
+      </c>
+      <c r="D232" t="s">
+        <v>867</v>
+      </c>
+      <c r="E232" t="s">
+        <v>868</v>
+      </c>
+      <c r="F232" t="s">
+        <v>749</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H232" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>880</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>31</v>
+      </c>
+      <c r="D233" t="s">
+        <v>867</v>
+      </c>
+      <c r="E233" t="s">
+        <v>868</v>
+      </c>
+      <c r="F233" t="s">
+        <v>749</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H233" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>883</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>105</v>
+      </c>
+      <c r="D234" t="s">
+        <v>867</v>
+      </c>
+      <c r="E234" t="s">
+        <v>868</v>
+      </c>
+      <c r="F234" t="s">
+        <v>749</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H234" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>886</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>35</v>
+      </c>
+      <c r="D235" t="s">
+        <v>867</v>
+      </c>
+      <c r="E235" t="s">
+        <v>868</v>
+      </c>
+      <c r="F235" t="s">
+        <v>726</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H235" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>888</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>109</v>
+      </c>
+      <c r="D236" t="s">
+        <v>867</v>
+      </c>
+      <c r="E236" t="s">
+        <v>868</v>
+      </c>
+      <c r="F236" t="s">
+        <v>719</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H236" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>891</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>113</v>
+      </c>
+      <c r="D237" t="s">
+        <v>867</v>
+      </c>
+      <c r="E237" t="s">
+        <v>868</v>
+      </c>
+      <c r="F237" t="s">
+        <v>719</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H237" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>894</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>117</v>
+      </c>
+      <c r="D238" t="s">
+        <v>867</v>
+      </c>
+      <c r="E238" t="s">
+        <v>868</v>
+      </c>
+      <c r="F238" t="s">
+        <v>737</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H238" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>897</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>121</v>
+      </c>
+      <c r="D239" t="s">
+        <v>867</v>
+      </c>
+      <c r="E239" t="s">
+        <v>868</v>
+      </c>
+      <c r="F239" t="s">
+        <v>699</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H239" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>900</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>39</v>
+      </c>
+      <c r="D240" t="s">
+        <v>867</v>
+      </c>
+      <c r="E240" t="s">
+        <v>868</v>
+      </c>
+      <c r="F240" t="s">
+        <v>737</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H240" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>903</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>43</v>
+      </c>
+      <c r="D241" t="s">
+        <v>867</v>
+      </c>
+      <c r="E241" t="s">
+        <v>868</v>
+      </c>
+      <c r="F241" t="s">
+        <v>719</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H241" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>906</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>125</v>
+      </c>
+      <c r="D242" t="s">
+        <v>867</v>
+      </c>
+      <c r="E242" t="s">
+        <v>868</v>
+      </c>
+      <c r="F242" t="s">
+        <v>737</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H242" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>909</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>47</v>
+      </c>
+      <c r="D243" t="s">
+        <v>867</v>
+      </c>
+      <c r="E243" t="s">
+        <v>868</v>
+      </c>
+      <c r="F243" t="s">
+        <v>910</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H243" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>913</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>51</v>
+      </c>
+      <c r="D244" t="s">
+        <v>867</v>
+      </c>
+      <c r="E244" t="s">
+        <v>868</v>
+      </c>
+      <c r="F244" t="s">
+        <v>910</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H244" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>916</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>55</v>
+      </c>
+      <c r="D245" t="s">
+        <v>867</v>
+      </c>
+      <c r="E245" t="s">
+        <v>868</v>
+      </c>
+      <c r="F245" t="s">
+        <v>745</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H245" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>919</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>59</v>
+      </c>
+      <c r="D246" t="s">
+        <v>867</v>
+      </c>
+      <c r="E246" t="s">
+        <v>868</v>
+      </c>
+      <c r="F246" t="s">
+        <v>699</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H246" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>922</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>63</v>
+      </c>
+      <c r="D247" t="s">
+        <v>867</v>
+      </c>
+      <c r="E247" t="s">
+        <v>868</v>
+      </c>
+      <c r="F247" t="s">
+        <v>726</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H247" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>925</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>67</v>
+      </c>
+      <c r="D248" t="s">
+        <v>867</v>
+      </c>
+      <c r="E248" t="s">
+        <v>868</v>
+      </c>
+      <c r="F248" t="s">
+        <v>730</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H248" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>928</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>71</v>
+      </c>
+      <c r="D249" t="s">
+        <v>867</v>
+      </c>
+      <c r="E249" t="s">
+        <v>868</v>
+      </c>
+      <c r="F249" t="s">
+        <v>749</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H249" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>931</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>132</v>
+      </c>
+      <c r="D250" t="s">
+        <v>867</v>
+      </c>
+      <c r="E250" t="s">
+        <v>868</v>
+      </c>
+      <c r="F250" t="s">
+        <v>749</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H250" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>934</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>75</v>
+      </c>
+      <c r="D251" t="s">
+        <v>867</v>
+      </c>
+      <c r="E251" t="s">
+        <v>868</v>
+      </c>
+      <c r="F251" t="s">
+        <v>737</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H251" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>937</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>79</v>
+      </c>
+      <c r="D252" t="s">
+        <v>867</v>
+      </c>
+      <c r="E252" t="s">
+        <v>868</v>
+      </c>
+      <c r="F252" t="s">
+        <v>737</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H252" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>940</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>83</v>
+      </c>
+      <c r="D253" t="s">
+        <v>867</v>
+      </c>
+      <c r="E253" t="s">
+        <v>868</v>
+      </c>
+      <c r="F253" t="s">
+        <v>726</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H253" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>943</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>87</v>
+      </c>
+      <c r="D254" t="s">
+        <v>867</v>
+      </c>
+      <c r="E254" t="s">
+        <v>868</v>
+      </c>
+      <c r="F254" t="s">
+        <v>737</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H254" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>946</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>95</v>
+      </c>
+      <c r="D255" t="s">
+        <v>867</v>
+      </c>
+      <c r="E255" t="s">
+        <v>868</v>
+      </c>
+      <c r="F255" t="s">
+        <v>719</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H255" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>949</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>221</v>
+      </c>
+      <c r="D256" t="s">
+        <v>867</v>
+      </c>
+      <c r="E256" t="s">
+        <v>868</v>
+      </c>
+      <c r="F256" t="s">
+        <v>787</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H256" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>952</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>225</v>
+      </c>
+      <c r="D257" t="s">
+        <v>867</v>
+      </c>
+      <c r="E257" t="s">
+        <v>868</v>
+      </c>
+      <c r="F257" t="s">
+        <v>787</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H257" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>955</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>229</v>
+      </c>
+      <c r="D258" t="s">
+        <v>867</v>
+      </c>
+      <c r="E258" t="s">
+        <v>868</v>
+      </c>
+      <c r="F258" t="s">
+        <v>730</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H258" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>958</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>233</v>
+      </c>
+      <c r="D259" t="s">
+        <v>867</v>
+      </c>
+      <c r="E259" t="s">
+        <v>868</v>
+      </c>
+      <c r="F259" t="s">
+        <v>749</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H259" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>961</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>237</v>
+      </c>
+      <c r="D260" t="s">
+        <v>867</v>
+      </c>
+      <c r="E260" t="s">
+        <v>868</v>
+      </c>
+      <c r="F260" t="s">
+        <v>749</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H260" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>964</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>241</v>
+      </c>
+      <c r="D261" t="s">
+        <v>867</v>
+      </c>
+      <c r="E261" t="s">
+        <v>868</v>
+      </c>
+      <c r="F261" t="s">
+        <v>737</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H261" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>967</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>245</v>
+      </c>
+      <c r="D262" t="s">
+        <v>867</v>
+      </c>
+      <c r="E262" t="s">
+        <v>868</v>
+      </c>
+      <c r="F262" t="s">
+        <v>726</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H262" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>970</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>249</v>
+      </c>
+      <c r="D263" t="s">
+        <v>867</v>
+      </c>
+      <c r="E263" t="s">
+        <v>868</v>
+      </c>
+      <c r="F263" t="s">
+        <v>726</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H263" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>973</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>253</v>
+      </c>
+      <c r="D264" t="s">
+        <v>867</v>
+      </c>
+      <c r="E264" t="s">
+        <v>868</v>
+      </c>
+      <c r="F264" t="s">
+        <v>726</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H264" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>976</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>257</v>
+      </c>
+      <c r="D265" t="s">
+        <v>867</v>
+      </c>
+      <c r="E265" t="s">
+        <v>868</v>
+      </c>
+      <c r="F265" t="s">
+        <v>726</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H265" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>979</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>261</v>
+      </c>
+      <c r="D266" t="s">
+        <v>867</v>
+      </c>
+      <c r="E266" t="s">
+        <v>868</v>
+      </c>
+      <c r="F266" t="s">
+        <v>707</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H266" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>982</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>265</v>
+      </c>
+      <c r="D267" t="s">
+        <v>867</v>
+      </c>
+      <c r="E267" t="s">
+        <v>868</v>
+      </c>
+      <c r="F267" t="s">
+        <v>726</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H267" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>985</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>986</v>
+      </c>
+      <c r="D268" t="s">
+        <v>867</v>
+      </c>
+      <c r="E268" t="s">
+        <v>868</v>
+      </c>
+      <c r="F268" t="s">
+        <v>737</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H268" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>989</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>990</v>
+      </c>
+      <c r="D269" t="s">
+        <v>867</v>
+      </c>
+      <c r="E269" t="s">
+        <v>868</v>
+      </c>
+      <c r="F269" t="s">
+        <v>737</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H269" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>993</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>10</v>
+      </c>
+      <c r="D270" t="s">
+        <v>994</v>
+      </c>
+      <c r="E270" t="s">
+        <v>995</v>
+      </c>
+      <c r="F270" t="s">
+        <v>726</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H270" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>998</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>99</v>
+      </c>
+      <c r="D271" t="s">
+        <v>994</v>
+      </c>
+      <c r="E271" t="s">
+        <v>995</v>
+      </c>
+      <c r="F271" t="s">
+        <v>707</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>23</v>
+      </c>
+      <c r="D272" t="s">
+        <v>994</v>
+      </c>
+      <c r="E272" t="s">
+        <v>995</v>
+      </c>
+      <c r="F272" t="s">
+        <v>726</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>27</v>
+      </c>
+      <c r="D273" t="s">
+        <v>994</v>
+      </c>
+      <c r="E273" t="s">
+        <v>995</v>
+      </c>
+      <c r="F273" t="s">
+        <v>726</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>31</v>
+      </c>
+      <c r="D274" t="s">
+        <v>994</v>
+      </c>
+      <c r="E274" t="s">
+        <v>995</v>
+      </c>
+      <c r="F274" t="s">
+        <v>726</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>105</v>
+      </c>
+      <c r="D275" t="s">
+        <v>994</v>
+      </c>
+      <c r="E275" t="s">
+        <v>995</v>
+      </c>
+      <c r="F275" t="s">
+        <v>726</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>35</v>
+      </c>
+      <c r="D276" t="s">
+        <v>994</v>
+      </c>
+      <c r="E276" t="s">
+        <v>995</v>
+      </c>
+      <c r="F276" t="s">
+        <v>726</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>109</v>
+      </c>
+      <c r="D277" t="s">
+        <v>994</v>
+      </c>
+      <c r="E277" t="s">
+        <v>995</v>
+      </c>
+      <c r="F277" t="s">
+        <v>726</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>113</v>
+      </c>
+      <c r="D278" t="s">
+        <v>994</v>
+      </c>
+      <c r="E278" t="s">
+        <v>995</v>
+      </c>
+      <c r="F278" t="s">
+        <v>726</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>117</v>
+      </c>
+      <c r="D279" t="s">
+        <v>994</v>
+      </c>
+      <c r="E279" t="s">
+        <v>995</v>
+      </c>
+      <c r="F279" t="s">
+        <v>726</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>121</v>
+      </c>
+      <c r="D280" t="s">
+        <v>994</v>
+      </c>
+      <c r="E280" t="s">
+        <v>995</v>
+      </c>
+      <c r="F280" t="s">
+        <v>726</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>39</v>
+      </c>
+      <c r="D281" t="s">
+        <v>994</v>
+      </c>
+      <c r="E281" t="s">
+        <v>995</v>
+      </c>
+      <c r="F281" t="s">
+        <v>726</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>43</v>
+      </c>
+      <c r="D282" t="s">
+        <v>994</v>
+      </c>
+      <c r="E282" t="s">
+        <v>995</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>125</v>
+      </c>
+      <c r="D283" t="s">
+        <v>994</v>
+      </c>
+      <c r="E283" t="s">
+        <v>995</v>
+      </c>
+      <c r="F283" t="s">
+        <v>726</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>47</v>
+      </c>
+      <c r="D284" t="s">
+        <v>994</v>
+      </c>
+      <c r="E284" t="s">
+        <v>995</v>
+      </c>
+      <c r="F284" t="s">
+        <v>730</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>51</v>
+      </c>
+      <c r="D285" t="s">
+        <v>994</v>
+      </c>
+      <c r="E285" t="s">
+        <v>995</v>
+      </c>
+      <c r="F285" t="s">
+        <v>730</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>55</v>
+      </c>
+      <c r="D286" t="s">
+        <v>994</v>
+      </c>
+      <c r="E286" t="s">
+        <v>995</v>
+      </c>
+      <c r="F286" t="s">
+        <v>787</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>59</v>
+      </c>
+      <c r="D287" t="s">
+        <v>994</v>
+      </c>
+      <c r="E287" t="s">
+        <v>995</v>
+      </c>
+      <c r="F287" t="s">
+        <v>730</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>63</v>
+      </c>
+      <c r="D288" t="s">
+        <v>994</v>
+      </c>
+      <c r="E288" t="s">
+        <v>995</v>
+      </c>
+      <c r="F288" t="s">
+        <v>699</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>67</v>
+      </c>
+      <c r="D289" t="s">
+        <v>994</v>
+      </c>
+      <c r="E289" t="s">
+        <v>995</v>
+      </c>
+      <c r="F289" t="s">
+        <v>699</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>71</v>
+      </c>
+      <c r="D290" t="s">
+        <v>994</v>
+      </c>
+      <c r="E290" t="s">
+        <v>995</v>
+      </c>
+      <c r="F290" t="s">
+        <v>699</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>132</v>
+      </c>
+      <c r="D291" t="s">
+        <v>994</v>
+      </c>
+      <c r="E291" t="s">
+        <v>995</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>79</v>
+      </c>
+      <c r="D292" t="s">
+        <v>994</v>
+      </c>
+      <c r="E292" t="s">
+        <v>995</v>
+      </c>
+      <c r="F292" t="s">
+        <v>699</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>83</v>
+      </c>
+      <c r="D293" t="s">
+        <v>994</v>
+      </c>
+      <c r="E293" t="s">
+        <v>995</v>
+      </c>
+      <c r="F293" t="s">
+        <v>707</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>87</v>
+      </c>
+      <c r="D294" t="s">
+        <v>994</v>
+      </c>
+      <c r="E294" t="s">
+        <v>995</v>
+      </c>
+      <c r="F294" t="s">
+        <v>699</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>91</v>
+      </c>
+      <c r="D295" t="s">
+        <v>994</v>
+      </c>
+      <c r="E295" t="s">
+        <v>995</v>
+      </c>
+      <c r="F295" t="s">
+        <v>719</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>95</v>
+      </c>
+      <c r="D296" t="s">
+        <v>994</v>
+      </c>
+      <c r="E296" t="s">
+        <v>995</v>
+      </c>
+      <c r="F296" t="s">
+        <v>719</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>221</v>
+      </c>
+      <c r="D297" t="s">
+        <v>994</v>
+      </c>
+      <c r="E297" t="s">
+        <v>995</v>
+      </c>
+      <c r="F297" t="s">
+        <v>719</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>225</v>
+      </c>
+      <c r="D298" t="s">
+        <v>994</v>
+      </c>
+      <c r="E298" t="s">
+        <v>995</v>
+      </c>
+      <c r="F298" t="s">
+        <v>719</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>229</v>
+      </c>
+      <c r="D299" t="s">
+        <v>994</v>
+      </c>
+      <c r="E299" t="s">
+        <v>995</v>
+      </c>
+      <c r="F299" t="s">
+        <v>699</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>233</v>
+      </c>
+      <c r="D300" t="s">
+        <v>994</v>
+      </c>
+      <c r="E300" t="s">
+        <v>995</v>
+      </c>
+      <c r="F300" t="s">
+        <v>699</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>237</v>
+      </c>
+      <c r="D301" t="s">
+        <v>994</v>
+      </c>
+      <c r="E301" t="s">
+        <v>995</v>
+      </c>
+      <c r="F301" t="s">
+        <v>699</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>241</v>
+      </c>
+      <c r="D302" t="s">
+        <v>994</v>
+      </c>
+      <c r="E302" t="s">
+        <v>995</v>
+      </c>
+      <c r="F302" t="s">
+        <v>699</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>245</v>
+      </c>
+      <c r="D303" t="s">
+        <v>994</v>
+      </c>
+      <c r="E303" t="s">
+        <v>995</v>
+      </c>
+      <c r="F303" t="s">
+        <v>737</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>249</v>
+      </c>
+      <c r="D304" t="s">
+        <v>994</v>
+      </c>
+      <c r="E304" t="s">
+        <v>995</v>
+      </c>
+      <c r="F304" t="s">
+        <v>749</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>253</v>
+      </c>
+      <c r="D305" t="s">
+        <v>994</v>
+      </c>
+      <c r="E305" t="s">
+        <v>995</v>
+      </c>
+      <c r="F305" t="s">
+        <v>726</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>257</v>
+      </c>
+      <c r="D306" t="s">
+        <v>994</v>
+      </c>
+      <c r="E306" t="s">
+        <v>995</v>
+      </c>
+      <c r="F306" t="s">
+        <v>699</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>261</v>
+      </c>
+      <c r="D307" t="s">
+        <v>994</v>
+      </c>
+      <c r="E307" t="s">
+        <v>995</v>
+      </c>
+      <c r="F307" t="s">
+        <v>749</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>265</v>
+      </c>
+      <c r="D308" t="s">
+        <v>994</v>
+      </c>
+      <c r="E308" t="s">
+        <v>995</v>
+      </c>
+      <c r="F308" t="s">
+        <v>719</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>986</v>
+      </c>
+      <c r="D309" t="s">
+        <v>994</v>
+      </c>
+      <c r="E309" t="s">
+        <v>995</v>
+      </c>
+      <c r="F309" t="s">
+        <v>707</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>990</v>
+      </c>
+      <c r="D310" t="s">
+        <v>994</v>
+      </c>
+      <c r="E310" t="s">
+        <v>995</v>
+      </c>
+      <c r="F310" t="s">
+        <v>703</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>268</v>
+      </c>
+      <c r="D311" t="s">
+        <v>994</v>
+      </c>
+      <c r="E311" t="s">
+        <v>995</v>
+      </c>
+      <c r="F311" t="s">
+        <v>703</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>272</v>
+      </c>
+      <c r="D312" t="s">
+        <v>994</v>
+      </c>
+      <c r="E312" t="s">
+        <v>995</v>
+      </c>
+      <c r="F312" t="s">
+        <v>703</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>276</v>
+      </c>
+      <c r="D313" t="s">
+        <v>994</v>
+      </c>
+      <c r="E313" t="s">
+        <v>995</v>
+      </c>
+      <c r="F313" t="s">
+        <v>730</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D314" t="s">
+        <v>994</v>
+      </c>
+      <c r="E314" t="s">
+        <v>995</v>
+      </c>
+      <c r="F314" t="s">
+        <v>759</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>280</v>
+      </c>
+      <c r="D315" t="s">
+        <v>994</v>
+      </c>
+      <c r="E315" t="s">
+        <v>995</v>
+      </c>
+      <c r="F315" t="s">
+        <v>726</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>284</v>
+      </c>
+      <c r="D316" t="s">
+        <v>994</v>
+      </c>
+      <c r="E316" t="s">
+        <v>995</v>
+      </c>
+      <c r="F316" t="s">
+        <v>726</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>288</v>
+      </c>
+      <c r="D317" t="s">
+        <v>994</v>
+      </c>
+      <c r="E317" t="s">
+        <v>995</v>
+      </c>
+      <c r="F317" t="s">
+        <v>749</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>292</v>
+      </c>
+      <c r="D318" t="s">
+        <v>994</v>
+      </c>
+      <c r="E318" t="s">
+        <v>995</v>
+      </c>
+      <c r="F318" t="s">
+        <v>726</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>296</v>
+      </c>
+      <c r="D319" t="s">
+        <v>994</v>
+      </c>
+      <c r="E319" t="s">
+        <v>995</v>
+      </c>
+      <c r="F319" t="s">
+        <v>726</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>300</v>
+      </c>
+      <c r="D320" t="s">
+        <v>994</v>
+      </c>
+      <c r="E320" t="s">
+        <v>995</v>
+      </c>
+      <c r="F320" t="s">
+        <v>726</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>304</v>
+      </c>
+      <c r="D321" t="s">
+        <v>994</v>
+      </c>
+      <c r="E321" t="s">
+        <v>995</v>
+      </c>
+      <c r="F321" t="s">
+        <v>726</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>308</v>
+      </c>
+      <c r="D322" t="s">
+        <v>994</v>
+      </c>
+      <c r="E322" t="s">
+        <v>995</v>
+      </c>
+      <c r="F322" t="s">
+        <v>726</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>312</v>
+      </c>
+      <c r="D323" t="s">
+        <v>994</v>
+      </c>
+      <c r="E323" t="s">
+        <v>995</v>
+      </c>
+      <c r="F323" t="s">
+        <v>726</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>316</v>
+      </c>
+      <c r="D324" t="s">
+        <v>994</v>
+      </c>
+      <c r="E324" t="s">
+        <v>995</v>
+      </c>
+      <c r="F324" t="s">
+        <v>726</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>320</v>
+      </c>
+      <c r="D325" t="s">
+        <v>994</v>
+      </c>
+      <c r="E325" t="s">
+        <v>995</v>
+      </c>
+      <c r="F325" t="s">
+        <v>699</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>324</v>
+      </c>
+      <c r="D326" t="s">
+        <v>994</v>
+      </c>
+      <c r="E326" t="s">
+        <v>995</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>328</v>
+      </c>
+      <c r="D327" t="s">
+        <v>994</v>
+      </c>
+      <c r="E327" t="s">
+        <v>995</v>
+      </c>
+      <c r="F327" t="s">
+        <v>726</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>332</v>
+      </c>
+      <c r="D328" t="s">
+        <v>994</v>
+      </c>
+      <c r="E328" t="s">
+        <v>995</v>
+      </c>
+      <c r="F328" t="s">
+        <v>719</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>336</v>
+      </c>
+      <c r="D329" t="s">
+        <v>994</v>
+      </c>
+      <c r="E329" t="s">
+        <v>995</v>
+      </c>
+      <c r="F329" t="s">
+        <v>699</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>340</v>
+      </c>
+      <c r="D330" t="s">
+        <v>994</v>
+      </c>
+      <c r="E330" t="s">
+        <v>995</v>
+      </c>
+      <c r="F330" t="s">
+        <v>703</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>344</v>
+      </c>
+      <c r="D331" t="s">
+        <v>994</v>
+      </c>
+      <c r="E331" t="s">
+        <v>995</v>
+      </c>
+      <c r="F331" t="s">
+        <v>726</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>348</v>
+      </c>
+      <c r="D332" t="s">
+        <v>994</v>
+      </c>
+      <c r="E332" t="s">
+        <v>995</v>
+      </c>
+      <c r="F332" t="s">
+        <v>726</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>352</v>
+      </c>
+      <c r="D333" t="s">
+        <v>994</v>
+      </c>
+      <c r="E333" t="s">
+        <v>995</v>
+      </c>
+      <c r="F333" t="s">
+        <v>737</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>356</v>
+      </c>
+      <c r="D334" t="s">
+        <v>994</v>
+      </c>
+      <c r="E334" t="s">
+        <v>995</v>
+      </c>
+      <c r="F334" t="s">
+        <v>737</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>360</v>
+      </c>
+      <c r="D335" t="s">
+        <v>994</v>
+      </c>
+      <c r="E335" t="s">
+        <v>995</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>364</v>
+      </c>
+      <c r="D336" t="s">
+        <v>994</v>
+      </c>
+      <c r="E336" t="s">
+        <v>995</v>
+      </c>
+      <c r="F336" t="s">
+        <v>703</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>368</v>
+      </c>
+      <c r="D337" t="s">
+        <v>994</v>
+      </c>
+      <c r="E337" t="s">
+        <v>995</v>
+      </c>
+      <c r="F337" t="s">
+        <v>745</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>372</v>
+      </c>
+      <c r="D338" t="s">
+        <v>994</v>
+      </c>
+      <c r="E338" t="s">
+        <v>995</v>
+      </c>
+      <c r="F338" t="s">
+        <v>745</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>376</v>
+      </c>
+      <c r="D339" t="s">
+        <v>994</v>
+      </c>
+      <c r="E339" t="s">
+        <v>995</v>
+      </c>
+      <c r="F339" t="s">
+        <v>726</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>380</v>
+      </c>
+      <c r="D340" t="s">
+        <v>994</v>
+      </c>
+      <c r="E340" t="s">
+        <v>995</v>
+      </c>
+      <c r="F340" t="s">
+        <v>749</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>384</v>
+      </c>
+      <c r="D341" t="s">
+        <v>994</v>
+      </c>
+      <c r="E341" t="s">
+        <v>995</v>
+      </c>
+      <c r="F341" t="s">
+        <v>726</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>388</v>
+      </c>
+      <c r="D342" t="s">
+        <v>994</v>
+      </c>
+      <c r="E342" t="s">
+        <v>995</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>392</v>
+      </c>
+      <c r="D343" t="s">
+        <v>994</v>
+      </c>
+      <c r="E343" t="s">
+        <v>995</v>
+      </c>
+      <c r="F343" t="s">
+        <v>730</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>396</v>
+      </c>
+      <c r="D344" t="s">
+        <v>994</v>
+      </c>
+      <c r="E344" t="s">
+        <v>995</v>
+      </c>
+      <c r="F344" t="s">
+        <v>703</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>400</v>
+      </c>
+      <c r="D345" t="s">
+        <v>994</v>
+      </c>
+      <c r="E345" t="s">
+        <v>995</v>
+      </c>
+      <c r="F345" t="s">
+        <v>703</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>404</v>
+      </c>
+      <c r="D346" t="s">
+        <v>994</v>
+      </c>
+      <c r="E346" t="s">
+        <v>995</v>
+      </c>
+      <c r="F346" t="s">
+        <v>726</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>408</v>
+      </c>
+      <c r="D347" t="s">
+        <v>994</v>
+      </c>
+      <c r="E347" t="s">
+        <v>995</v>
+      </c>
+      <c r="F347" t="s">
+        <v>707</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>411</v>
+      </c>
+      <c r="D348" t="s">
+        <v>994</v>
+      </c>
+      <c r="E348" t="s">
+        <v>995</v>
+      </c>
+      <c r="F348" t="s">
+        <v>726</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>415</v>
+      </c>
+      <c r="D349" t="s">
+        <v>994</v>
+      </c>
+      <c r="E349" t="s">
+        <v>995</v>
+      </c>
+      <c r="F349" t="s">
+        <v>699</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>419</v>
+      </c>
+      <c r="D350" t="s">
+        <v>994</v>
+      </c>
+      <c r="E350" t="s">
+        <v>995</v>
+      </c>
+      <c r="F350" t="s">
+        <v>730</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>423</v>
+      </c>
+      <c r="D351" t="s">
+        <v>994</v>
+      </c>
+      <c r="E351" t="s">
+        <v>995</v>
+      </c>
+      <c r="F351" t="s">
+        <v>719</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>427</v>
+      </c>
+      <c r="D352" t="s">
+        <v>994</v>
+      </c>
+      <c r="E352" t="s">
+        <v>995</v>
+      </c>
+      <c r="F352" t="s">
+        <v>726</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>431</v>
+      </c>
+      <c r="D353" t="s">
+        <v>994</v>
+      </c>
+      <c r="E353" t="s">
+        <v>995</v>
+      </c>
+      <c r="F353" t="s">
+        <v>749</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>435</v>
+      </c>
+      <c r="D354" t="s">
+        <v>994</v>
+      </c>
+      <c r="E354" t="s">
+        <v>995</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>439</v>
+      </c>
+      <c r="D355" t="s">
+        <v>994</v>
+      </c>
+      <c r="E355" t="s">
+        <v>995</v>
+      </c>
+      <c r="F355" t="s">
+        <v>699</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>443</v>
+      </c>
+      <c r="D356" t="s">
+        <v>994</v>
+      </c>
+      <c r="E356" t="s">
+        <v>995</v>
+      </c>
+      <c r="F356" t="s">
+        <v>699</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D357" t="s">
+        <v>994</v>
+      </c>
+      <c r="E357" t="s">
+        <v>995</v>
+      </c>
+      <c r="F357" t="s">
+        <v>726</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>447</v>
+      </c>
+      <c r="D358" t="s">
+        <v>994</v>
+      </c>
+      <c r="E358" t="s">
+        <v>995</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>451</v>
+      </c>
+      <c r="D359" t="s">
+        <v>994</v>
+      </c>
+      <c r="E359" t="s">
+        <v>995</v>
+      </c>
+      <c r="F359" t="s">
+        <v>749</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>455</v>
+      </c>
+      <c r="D360" t="s">
+        <v>994</v>
+      </c>
+      <c r="E360" t="s">
+        <v>995</v>
+      </c>
+      <c r="F360" t="s">
+        <v>749</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>459</v>
+      </c>
+      <c r="D361" t="s">
+        <v>994</v>
+      </c>
+      <c r="E361" t="s">
+        <v>995</v>
+      </c>
+      <c r="F361" t="s">
+        <v>699</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>463</v>
+      </c>
+      <c r="D362" t="s">
+        <v>994</v>
+      </c>
+      <c r="E362" t="s">
+        <v>995</v>
+      </c>
+      <c r="F362" t="s">
+        <v>719</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>467</v>
+      </c>
+      <c r="D363" t="s">
+        <v>994</v>
+      </c>
+      <c r="E363" t="s">
+        <v>995</v>
+      </c>
+      <c r="F363" t="s">
+        <v>737</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>471</v>
+      </c>
+      <c r="D364" t="s">
+        <v>994</v>
+      </c>
+      <c r="E364" t="s">
+        <v>995</v>
+      </c>
+      <c r="F364" t="s">
+        <v>726</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>475</v>
+      </c>
+      <c r="D365" t="s">
+        <v>994</v>
+      </c>
+      <c r="E365" t="s">
+        <v>995</v>
+      </c>
+      <c r="F365" t="s">
+        <v>726</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>479</v>
+      </c>
+      <c r="D366" t="s">
+        <v>994</v>
+      </c>
+      <c r="E366" t="s">
+        <v>995</v>
+      </c>
+      <c r="F366" t="s">
+        <v>703</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>483</v>
+      </c>
+      <c r="D367" t="s">
+        <v>994</v>
+      </c>
+      <c r="E367" t="s">
+        <v>995</v>
+      </c>
+      <c r="F367" t="s">
+        <v>703</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>487</v>
+      </c>
+      <c r="D368" t="s">
+        <v>994</v>
+      </c>
+      <c r="E368" t="s">
+        <v>995</v>
+      </c>
+      <c r="F368" t="s">
+        <v>703</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>491</v>
+      </c>
+      <c r="D369" t="s">
+        <v>994</v>
+      </c>
+      <c r="E369" t="s">
+        <v>995</v>
+      </c>
+      <c r="F369" t="s">
+        <v>703</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>495</v>
+      </c>
+      <c r="D370" t="s">
+        <v>994</v>
+      </c>
+      <c r="E370" t="s">
+        <v>995</v>
+      </c>
+      <c r="F370" t="s">
+        <v>726</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>499</v>
+      </c>
+      <c r="D371" t="s">
+        <v>994</v>
+      </c>
+      <c r="E371" t="s">
+        <v>995</v>
+      </c>
+      <c r="F371" t="s">
+        <v>699</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>503</v>
+      </c>
+      <c r="D372" t="s">
+        <v>994</v>
+      </c>
+      <c r="E372" t="s">
+        <v>995</v>
+      </c>
+      <c r="F372" t="s">
+        <v>703</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>507</v>
+      </c>
+      <c r="D373" t="s">
+        <v>994</v>
+      </c>
+      <c r="E373" t="s">
+        <v>995</v>
+      </c>
+      <c r="F373" t="s">
+        <v>707</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>511</v>
+      </c>
+      <c r="D374" t="s">
+        <v>994</v>
+      </c>
+      <c r="E374" t="s">
+        <v>995</v>
+      </c>
+      <c r="F374" t="s">
+        <v>707</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>515</v>
+      </c>
+      <c r="D375" t="s">
+        <v>994</v>
+      </c>
+      <c r="E375" t="s">
+        <v>995</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>519</v>
+      </c>
+      <c r="D376" t="s">
+        <v>994</v>
+      </c>
+      <c r="E376" t="s">
+        <v>995</v>
+      </c>
+      <c r="F376" t="s">
+        <v>726</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>523</v>
+      </c>
+      <c r="D377" t="s">
+        <v>994</v>
+      </c>
+      <c r="E377" t="s">
+        <v>995</v>
+      </c>
+      <c r="F377" t="s">
+        <v>726</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>527</v>
+      </c>
+      <c r="D378" t="s">
+        <v>994</v>
+      </c>
+      <c r="E378" t="s">
+        <v>995</v>
+      </c>
+      <c r="F378" t="s">
+        <v>726</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>531</v>
+      </c>
+      <c r="D379" t="s">
+        <v>994</v>
+      </c>
+      <c r="E379" t="s">
+        <v>995</v>
+      </c>
+      <c r="F379" t="s">
+        <v>703</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>535</v>
+      </c>
+      <c r="D380" t="s">
+        <v>994</v>
+      </c>
+      <c r="E380" t="s">
+        <v>995</v>
+      </c>
+      <c r="F380" t="s">
+        <v>707</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>539</v>
+      </c>
+      <c r="D381" t="s">
+        <v>994</v>
+      </c>
+      <c r="E381" t="s">
+        <v>995</v>
+      </c>
+      <c r="F381" t="s">
+        <v>726</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>543</v>
+      </c>
+      <c r="D382" t="s">
+        <v>994</v>
+      </c>
+      <c r="E382" t="s">
+        <v>995</v>
+      </c>
+      <c r="F382" t="s">
+        <v>726</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>547</v>
+      </c>
+      <c r="D383" t="s">
+        <v>994</v>
+      </c>
+      <c r="E383" t="s">
+        <v>995</v>
+      </c>
+      <c r="F383" t="s">
+        <v>726</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>551</v>
+      </c>
+      <c r="D384" t="s">
+        <v>994</v>
+      </c>
+      <c r="E384" t="s">
+        <v>995</v>
+      </c>
+      <c r="F384" t="s">
+        <v>707</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>555</v>
+      </c>
+      <c r="D385" t="s">
+        <v>994</v>
+      </c>
+      <c r="E385" t="s">
+        <v>995</v>
+      </c>
+      <c r="F385" t="s">
+        <v>737</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>559</v>
+      </c>
+      <c r="D386" t="s">
+        <v>994</v>
+      </c>
+      <c r="E386" t="s">
+        <v>995</v>
+      </c>
+      <c r="F386" t="s">
+        <v>749</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>563</v>
+      </c>
+      <c r="D387" t="s">
+        <v>994</v>
+      </c>
+      <c r="E387" t="s">
+        <v>995</v>
+      </c>
+      <c r="F387" t="s">
+        <v>749</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>567</v>
+      </c>
+      <c r="D388" t="s">
+        <v>994</v>
+      </c>
+      <c r="E388" t="s">
+        <v>995</v>
+      </c>
+      <c r="F388" t="s">
+        <v>730</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>571</v>
+      </c>
+      <c r="D389" t="s">
+        <v>994</v>
+      </c>
+      <c r="E389" t="s">
+        <v>995</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D390" t="s">
+        <v>994</v>
+      </c>
+      <c r="E390" t="s">
+        <v>995</v>
+      </c>
+      <c r="F390" t="s">
+        <v>707</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>575</v>
+      </c>
+      <c r="D391" t="s">
+        <v>994</v>
+      </c>
+      <c r="E391" t="s">
+        <v>995</v>
+      </c>
+      <c r="F391" t="s">
+        <v>707</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D392" t="s">
+        <v>994</v>
+      </c>
+      <c r="E392" t="s">
+        <v>995</v>
+      </c>
+      <c r="F392" t="s">
+        <v>707</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>579</v>
+      </c>
+      <c r="D393" t="s">
+        <v>994</v>
+      </c>
+      <c r="E393" t="s">
+        <v>995</v>
+      </c>
+      <c r="F393" t="s">
+        <v>730</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>583</v>
+      </c>
+      <c r="D394" t="s">
+        <v>994</v>
+      </c>
+      <c r="E394" t="s">
+        <v>995</v>
+      </c>
+      <c r="F394" t="s">
+        <v>699</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>587</v>
+      </c>
+      <c r="D395" t="s">
+        <v>994</v>
+      </c>
+      <c r="E395" t="s">
+        <v>995</v>
+      </c>
+      <c r="F395" t="s">
+        <v>726</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>591</v>
+      </c>
+      <c r="D396" t="s">
+        <v>994</v>
+      </c>
+      <c r="E396" t="s">
+        <v>995</v>
+      </c>
+      <c r="F396" t="s">
+        <v>707</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>595</v>
+      </c>
+      <c r="D397" t="s">
+        <v>994</v>
+      </c>
+      <c r="E397" t="s">
+        <v>995</v>
+      </c>
+      <c r="F397" t="s">
+        <v>703</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D398" t="s">
+        <v>994</v>
+      </c>
+      <c r="E398" t="s">
+        <v>995</v>
+      </c>
+      <c r="F398" t="s">
+        <v>703</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D399" t="s">
+        <v>994</v>
+      </c>
+      <c r="E399" t="s">
+        <v>995</v>
+      </c>
+      <c r="F399" t="s">
+        <v>749</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>603</v>
+      </c>
+      <c r="D400" t="s">
+        <v>994</v>
+      </c>
+      <c r="E400" t="s">
+        <v>995</v>
+      </c>
+      <c r="F400" t="s">
+        <v>730</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>607</v>
+      </c>
+      <c r="D401" t="s">
+        <v>994</v>
+      </c>
+      <c r="E401" t="s">
+        <v>995</v>
+      </c>
+      <c r="F401" t="s">
+        <v>726</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>611</v>
+      </c>
+      <c r="D402" t="s">
+        <v>994</v>
+      </c>
+      <c r="E402" t="s">
+        <v>995</v>
+      </c>
+      <c r="F402" t="s">
+        <v>726</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>615</v>
+      </c>
+      <c r="D403" t="s">
+        <v>994</v>
+      </c>
+      <c r="E403" t="s">
+        <v>995</v>
+      </c>
+      <c r="F403" t="s">
+        <v>726</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>619</v>
+      </c>
+      <c r="D404" t="s">
+        <v>994</v>
+      </c>
+      <c r="E404" t="s">
+        <v>995</v>
+      </c>
+      <c r="F404" t="s">
+        <v>726</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>623</v>
+      </c>
+      <c r="D405" t="s">
+        <v>994</v>
+      </c>
+      <c r="E405" t="s">
+        <v>995</v>
+      </c>
+      <c r="F405" t="s">
+        <v>726</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>627</v>
+      </c>
+      <c r="D406" t="s">
+        <v>994</v>
+      </c>
+      <c r="E406" t="s">
+        <v>995</v>
+      </c>
+      <c r="F406" t="s">
+        <v>730</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>631</v>
+      </c>
+      <c r="D407" t="s">
+        <v>994</v>
+      </c>
+      <c r="E407" t="s">
+        <v>995</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>635</v>
+      </c>
+      <c r="D408" t="s">
+        <v>994</v>
+      </c>
+      <c r="E408" t="s">
+        <v>995</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>639</v>
+      </c>
+      <c r="D409" t="s">
+        <v>994</v>
+      </c>
+      <c r="E409" t="s">
+        <v>995</v>
+      </c>
+      <c r="F409" t="s">
+        <v>730</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>655</v>
+      </c>
+      <c r="D410" t="s">
+        <v>994</v>
+      </c>
+      <c r="E410" t="s">
+        <v>995</v>
+      </c>
+      <c r="F410" t="s">
+        <v>726</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>10</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F411" t="s">
+        <v>726</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>99</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F412" t="s">
+        <v>726</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>23</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F413" t="s">
+        <v>707</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>27</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F414" t="s">
+        <v>726</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>31</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>105</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F416" t="s">
+        <v>787</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>35</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F417" t="s">
+        <v>730</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>109</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F418" t="s">
+        <v>726</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>113</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F419" t="s">
+        <v>726</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>117</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F420" t="s">
+        <v>726</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>121</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F421" t="s">
+        <v>726</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>39</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F422" t="s">
+        <v>726</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>43</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F423" t="s">
+        <v>726</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>125</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F424" t="s">
+        <v>730</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>47</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F425" t="s">
+        <v>745</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>51</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F426" t="s">
+        <v>745</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>55</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F427" t="s">
+        <v>730</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>59</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F428" t="s">
+        <v>730</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>63</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F429" t="s">
+        <v>707</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>67</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F430" t="s">
+        <v>707</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>71</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>132</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>75</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>79</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F434" t="s">
+        <v>707</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>83</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F435" t="s">
+        <v>737</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>87</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F436" t="s">
+        <v>737</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>91</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F437" t="s">
+        <v>730</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>95</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F438" t="s">
+        <v>730</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>221</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>225</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>229</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>233</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>237</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>241</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F444" t="s">
+        <v>707</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>245</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F445" t="s">
+        <v>910</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>249</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F446" t="s">
+        <v>737</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>253</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F447" t="s">
+        <v>730</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>257</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F448" t="s">
+        <v>730</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>261</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F449" t="s">
+        <v>703</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>265</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F450" t="s">
+        <v>703</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>986</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F451" t="s">
+        <v>759</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>990</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F452" t="s">
+        <v>759</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>268</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F453" t="s">
+        <v>741</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>272</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F454" t="s">
+        <v>741</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>276</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F455" t="s">
+        <v>741</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F456" t="s">
+        <v>741</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>280</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F457" t="s">
+        <v>741</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>284</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F458" t="s">
+        <v>707</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>288</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F459" t="s">
+        <v>707</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>292</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F460" t="s">
+        <v>707</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>296</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F461" t="s">
+        <v>719</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>300</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F462" t="s">
+        <v>719</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>304</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F463" t="s">
+        <v>730</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>308</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F464" t="s">
+        <v>719</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>312</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F465" t="s">
+        <v>726</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>316</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F466" t="s">
+        <v>737</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>320</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F467" t="s">
+        <v>703</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>324</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F468" t="s">
+        <v>703</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>328</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F469" t="s">
+        <v>703</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>332</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F470" t="s">
+        <v>749</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>336</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F471" t="s">
+        <v>749</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>340</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F472" t="s">
+        <v>719</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>344</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F473" t="s">
+        <v>745</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>348</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F474" t="s">
+        <v>745</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>352</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F475" t="s">
+        <v>737</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>356</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F476" t="s">
+        <v>719</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>360</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F477" t="s">
+        <v>719</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>364</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F478" t="s">
+        <v>719</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>368</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F479" t="s">
+        <v>730</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>372</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F480" t="s">
+        <v>730</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>376</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F481" t="s">
+        <v>707</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>380</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F482" t="s">
+        <v>737</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>384</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F483" t="s">
+        <v>719</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>388</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F484" t="s">
+        <v>726</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>392</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F485" t="s">
+        <v>703</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>396</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F486" t="s">
+        <v>703</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>400</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F487" t="s">
+        <v>730</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>404</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F488" t="s">
+        <v>730</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>408</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F489" t="s">
+        <v>730</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>411</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F490" t="s">
+        <v>730</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>415</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F491" t="s">
+        <v>745</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>419</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F492" t="s">
+        <v>745</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>423</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F493" t="s">
+        <v>719</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>427</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>431</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F495" t="s">
+        <v>703</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>435</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>439</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F497" t="s">
+        <v>730</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>443</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F498" t="s">
+        <v>703</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F499" t="s">
+        <v>726</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>447</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F500" t="s">
+        <v>726</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>451</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F501" t="s">
+        <v>726</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>455</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F502" t="s">
+        <v>719</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>459</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F503" t="s">
+        <v>707</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>463</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F504" t="s">
+        <v>719</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>467</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F505" t="s">
+        <v>730</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>475</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F506" t="s">
+        <v>730</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>479</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F507" t="s">
+        <v>737</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>483</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F508" t="s">
+        <v>745</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>487</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F509" t="s">
+        <v>703</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>491</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F510" t="s">
+        <v>707</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>495</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F511" t="s">
+        <v>707</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>499</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F512" t="s">
+        <v>726</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>503</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F513" t="s">
+        <v>730</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>507</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F514" t="s">
+        <v>730</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>511</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F515" t="s">
+        <v>726</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>515</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F516" t="s">
+        <v>726</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>519</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F517" t="s">
+        <v>726</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>523</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F518" t="s">
+        <v>726</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>527</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F519" t="s">
+        <v>726</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>531</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F520" t="s">
+        <v>726</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>535</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F521" t="s">
+        <v>726</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>539</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F522" t="s">
+        <v>719</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>543</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F523" t="s">
+        <v>707</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>547</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F524" t="s">
+        <v>707</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>551</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F525" t="s">
+        <v>703</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>555</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F526" t="s">
+        <v>703</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>559</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F527" t="s">
+        <v>737</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>563</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F528" t="s">
+        <v>737</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F529" t="s">
+        <v>737</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>567</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F530" t="s">
+        <v>719</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>571</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F531" t="s">
+        <v>759</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F532" t="s">
+        <v>749</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>575</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F533" t="s">
+        <v>749</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F534" t="s">
+        <v>759</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>579</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F535" t="s">
+        <v>730</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>583</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F536" t="s">
+        <v>730</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>587</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F537" t="s">
+        <v>730</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>595</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F538" t="s">
+        <v>719</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>599</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F539" t="s">
+        <v>737</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F540" t="s">
+        <v>703</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F541" t="s">
+        <v>703</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>603</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F542" t="s">
+        <v>703</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>607</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F543" t="s">
+        <v>759</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>611</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F544" t="s">
+        <v>730</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>615</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F545" t="s">
+        <v>730</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>623</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F546" t="s">
+        <v>730</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>627</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F547" t="s">
+        <v>730</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>631</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F548" t="s">
+        <v>726</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>635</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F549" t="s">
+        <v>726</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>639</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F550" t="s">
+        <v>726</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>643</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F551" t="s">
+        <v>726</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>647</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F552" t="s">
+        <v>726</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>651</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F553" t="s">
+        <v>726</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>655</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F554" t="s">
+        <v>726</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>659</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F555" t="s">
+        <v>726</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>663</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F556" t="s">
+        <v>703</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>667</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F557" t="s">
+        <v>703</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>671</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F558" t="s">
+        <v>703</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>675</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F559" t="s">
+        <v>703</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>679</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F560" t="s">
+        <v>726</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>683</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F561" t="s">
+        <v>726</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F562" t="s">
+        <v>745</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F563" t="s">
+        <v>745</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F564" t="s">
+        <v>730</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F565" t="s">
+        <v>730</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F566" t="s">
+        <v>730</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F567" t="s">
+        <v>730</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F568" t="s">
+        <v>730</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F569" t="s">
+        <v>703</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F570" t="s">
+        <v>707</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F571" t="s">
+        <v>707</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F572" t="s">
+        <v>707</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F573" t="s">
+        <v>726</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F574" t="s">
+        <v>726</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F575" t="s">
+        <v>737</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F576" t="s">
+        <v>726</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F578" t="s">
+        <v>726</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F579" t="s">
+        <v>703</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F580" t="s">
+        <v>703</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F581" t="s">
+        <v>726</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F582" t="s">
+        <v>737</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F583" t="s">
+        <v>737</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F584" t="s">
+        <v>745</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>10</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>99</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>31</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>113</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>121</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>39</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>125</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>47</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>63</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>67</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>71</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>79</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>245</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>257</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>261</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>265</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>280</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>284</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>292</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>304</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>308</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>316</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>332</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F608" t="s">
+        <v>2048</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>340</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>344</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>388</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>392</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>10</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F613" t="s">
+        <v>699</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>99</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F614" t="s">
+        <v>726</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>23</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F615" t="s">
+        <v>726</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>27</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F616" t="s">
+        <v>726</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>31</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F617" t="s">
+        <v>703</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>105</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F618" t="s">
+        <v>707</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>35</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F619" t="s">
+        <v>737</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>109</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F620" t="s">
+        <v>726</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>117</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F621" t="s">
+        <v>726</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>121</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F622" t="s">
+        <v>707</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>39</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F623" t="s">
+        <v>2094</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>43</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F624" t="s">
+        <v>842</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>125</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F625" t="s">
+        <v>726</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>47</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F626" t="s">
+        <v>726</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>51</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F627" t="s">
+        <v>726</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>59</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F628" t="s">
+        <v>726</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>63</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F629" t="s">
+        <v>726</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>83</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F630" t="s">
+        <v>787</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>91</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F631" t="s">
+        <v>726</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>95</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F632" t="s">
+        <v>787</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>221</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F633" t="s">
+        <v>703</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>233</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F634" t="s">
+        <v>787</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>237</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F635" t="s">
+        <v>787</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>241</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F636" t="s">
+        <v>726</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>249</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F637" t="s">
+        <v>719</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>253</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F638" t="s">
+        <v>703</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>257</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F639" t="s">
+        <v>703</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>261</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F640" t="s">
+        <v>699</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>265</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F641" t="s">
+        <v>699</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>986</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F642" t="s">
+        <v>719</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>990</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F643" t="s">
+        <v>749</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>268</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F644" t="s">
+        <v>749</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>272</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F645" t="s">
+        <v>726</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>276</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F646" t="s">
+        <v>726</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F647" t="s">
+        <v>787</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>280</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F648" t="s">
+        <v>730</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>284</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F649" t="s">
+        <v>749</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>288</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F650" t="s">
+        <v>726</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>292</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F651" t="s">
+        <v>726</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>296</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F652" t="s">
+        <v>726</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>300</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F653" t="s">
+        <v>910</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>304</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F654" t="s">
+        <v>749</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>308</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F655" t="s">
+        <v>726</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>312</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F656" t="s">
+        <v>719</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>316</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F657" t="s">
+        <v>741</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>320</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F658" t="s">
+        <v>707</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>324</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F659" t="s">
+        <v>726</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>328</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F660" t="s">
+        <v>726</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>332</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F661" t="s">
+        <v>707</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>336</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F662" t="s">
+        <v>726</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>340</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F663" t="s">
+        <v>726</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>344</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F664" t="s">
+        <v>749</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>348</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F665" t="s">
+        <v>703</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>352</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F666" t="s">
+        <v>699</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>356</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F667" t="s">
+        <v>707</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>360</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F668" t="s">
+        <v>730</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>364</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F669" t="s">
+        <v>737</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>368</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F670" t="s">
+        <v>719</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>372</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F671" t="s">
+        <v>737</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>380</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F672" t="s">
+        <v>910</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>384</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F673" t="s">
+        <v>910</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>388</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F674" t="s">
+        <v>741</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>392</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F675" t="s">
+        <v>707</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>396</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F676" t="s">
+        <v>707</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>400</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F677" t="s">
+        <v>730</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>404</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F678" t="s">
+        <v>749</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>408</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F679" t="s">
+        <v>726</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>411</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F680" t="s">
+        <v>737</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>415</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F681" t="s">
+        <v>737</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>419</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F682" t="s">
+        <v>707</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>423</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F683" t="s">
+        <v>707</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>427</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F684" t="s">
+        <v>726</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>431</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>435</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F686" t="s">
+        <v>703</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>439</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F687" t="s">
+        <v>699</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>443</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F688" t="s">
+        <v>730</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>447</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F689" t="s">
+        <v>719</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>451</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F690" t="s">
+        <v>719</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>455</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F691" t="s">
+        <v>703</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>459</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F692" t="s">
+        <v>699</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>463</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F693" t="s">
+        <v>726</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>471</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>10</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F695" t="s">
+        <v>689</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>99</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F696" t="s">
+        <v>689</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>23</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F697" t="s">
+        <v>689</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>27</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F698" t="s">
+        <v>689</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>31</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F699" t="s">
+        <v>689</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>105</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F700" t="s">
+        <v>689</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>10</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F701" t="s">
+        <v>726</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>99</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F702" t="s">
+        <v>726</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>23</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F703" t="s">
+        <v>726</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>27</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F704" t="s">
+        <v>726</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>31</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F705" t="s">
+        <v>726</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>105</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F706" t="s">
+        <v>726</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>35</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F707" t="s">
+        <v>726</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>109</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F708" t="s">
+        <v>726</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>113</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F709" t="s">
+        <v>726</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2354</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>