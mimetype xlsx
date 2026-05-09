--- v0 (2026-02-28)
+++ v1 (2026-05-09)
@@ -232,51 +232,51 @@
   <si>
     <t>Altera a Lei Municipal nº 3.751, de 03 de dezembro de 2014, para dispor sobre a alteração da nomenclatura e adequação dos requisitos e as atribuições do cargo em comissão de Assessor de Relações Públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 10 de 2026</t>
   </si>
   <si>
     <t>Institui o Prêmio-Aposentadoria, para os servidores públicos do Instituto de Previdência dos Servidores Públicos do Município de São João da Boa Vista, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 12 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.568, de 19 de novembro de 2025, que Reestrutura e renomeia o Conselho Municipal de Cultura de São João da Boa Vista.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 13 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.933, de 17 de novembro de 2021, que institui o Conselho Municipal da Comunidade Negra de São João da Boa Vista, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 14 de 2026</t>
+    <t>Projeto de Lei Complementar nº 14 de 2026</t>
   </si>
   <si>
     <t>Cria 02 (duas) vagas do cargo de Contador, 03 (três) vagas do cargo de Agente Administrativo, constantes da Tabela C e 04 (quatro) vagas do cargo de Auxiliar Administrativo, constantes da Tabela B, do Anexo I da Lei nº 670, de 22 de maio de 1992. Extingue 02 (duas) vagas do cargo de Médico Plantonista Horista, constante da Tabela C; 01 (uma) vaga do cargo de Coveiro e 01 (uma) vaga do cargo de Servente, constantes da Tabela A, do Anexo I da Lei nº 670, de 22 de maio de 1992. Extingue 02 (duas) vagas do cargo de Professor de Desenvolvimento da Educação Básica, constante do Anexo I da Lei nº 4.378, de 23 de outubro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 15 de 2026</t>
   </si>
   <si>
     <t>Concede Auxílio provido de recursos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA à Organização da Sociedade Civil Centro de Atendimento ao Adolescente e a Criança com Humanismo - CAACCH e abre crédito adicional suplementar.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 16 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 1.477, de 28 de dezembro de 2.004 - Código de Edificações.</t>
   </si>
   <si>
     <t>Oficio do Executivo nº 23 de 2026</t>
   </si>
   <si>
     <t>Encaminha resposta ao Of. Gab. vereador n° 16/2026 de autoria do Vereador Carioca e Paraki.</t>
   </si>
   <si>
     <t>Oficio do Executivo nº 24 de 2026</t>
   </si>